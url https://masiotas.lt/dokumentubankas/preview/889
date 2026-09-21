--- v0 (2025-12-06)
+++ v1 (2026-09-21)
@@ -1,119 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style6.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors6.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style7.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors7.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style8.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors8.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style9.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors9.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/ppt/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style10.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors10.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483775" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId14"/>
+    <p:notesMasterId r:id="rId21"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="258" r:id="rId6"/>
-    <p:sldId id="287" r:id="rId7"/>
-[...5 lines deleted...]
-    <p:sldId id="289" r:id="rId13"/>
+    <p:sldId id="259" r:id="rId7"/>
+    <p:sldId id="301" r:id="rId8"/>
+    <p:sldId id="312" r:id="rId9"/>
+    <p:sldId id="299" r:id="rId10"/>
+    <p:sldId id="294" r:id="rId11"/>
+    <p:sldId id="282" r:id="rId12"/>
+    <p:sldId id="273" r:id="rId13"/>
+    <p:sldId id="298" r:id="rId14"/>
+    <p:sldId id="313" r:id="rId15"/>
+    <p:sldId id="303" r:id="rId16"/>
+    <p:sldId id="297" r:id="rId17"/>
+    <p:sldId id="305" r:id="rId18"/>
+    <p:sldId id="306" r:id="rId19"/>
+    <p:sldId id="307" r:id="rId20"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="lt-LT"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,118 +411,122 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15308" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="161" d="100"/>
-          <a:sy n="161" d="100"/>
+          <a:sx n="71" d="100"/>
+          <a:sy n="71" d="100"/>
         </p:scale>
-        <p:origin x="284" y="100"/>
+        <p:origin x="108" y="68"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet7.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors10.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style10.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet4.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet5.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Microsoft%20PowerPoint%20diagrama" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors7.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style7.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet6.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors8.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style8.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet7.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors9.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Microsoft%20PowerPoint%20diagrama" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors9.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style9.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="lt-LT"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:view3D>
       <c:rotX val="15"/>
       <c:rotY val="20"/>
       <c:depthPercent val="100"/>
       <c:rAngAx val="1"/>
     </c:view3D>
     <c:floor>
       <c:thickness val="0"/>
@@ -676,50 +699,501 @@
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="lt-LT"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
+<file path=ppt/charts/chart10.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="lt-LT"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.19111783387875572"/>
+          <c:y val="5.0925925925925923E-2"/>
+          <c:w val="0.78825668920895775"/>
+          <c:h val="0.8416746864975212"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:barChart>
+        <c:barDir val="bar"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Lapas1!$B$63</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>šalies</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Lapas1!$C$62:$G$62</c:f>
+              <c:strCache>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>Nepasiektas patenkinamas lygis</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Slenkstinis</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Patenkinamas lygis</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Pagrindinis lygis</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Aukštesnysis lygis</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Lapas1!$C$63:$G$63</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>0.1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1.3</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>6</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>81.400000000000006</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>11.3</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-E578-4EC8-BAB0-318BA3CFDFAC}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Lapas1!$B$64</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>mokyklos</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Lapas1!$C$62:$G$62</c:f>
+              <c:strCache>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>Nepasiektas patenkinamas lygis</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Slenkstinis</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Patenkinamas lygis</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Pagrindinis lygis</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Aukštesnysis lygis</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Lapas1!$C$64:$G$64</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3.8</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>85</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>11.3</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-E578-4EC8-BAB0-318BA3CFDFAC}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="182"/>
+        <c:axId val="260548159"/>
+        <c:axId val="260550079"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="260548159"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="260550079"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="260550079"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="260548159"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
 <file path=ppt/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="lt-LT"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:view3D>
       <c:rotX val="15"/>
       <c:rotY val="20"/>
       <c:depthPercent val="100"/>
       <c:rAngAx val="1"/>
     </c:view3D>
     <c:floor>
       <c:thickness val="0"/>
       <c:spPr>
         <a:noFill/>
@@ -731,130 +1205,140 @@
       </c:spPr>
     </c:floor>
     <c:sideWall>
       <c:thickness val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </c:spPr>
     </c:sideWall>
     <c:backWall>
       <c:thickness val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </c:spPr>
     </c:backWall>
     <c:plotArea>
-      <c:layout/>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.46453930100842655"/>
+          <c:y val="0"/>
+          <c:w val="0.47910104986876639"/>
+          <c:h val="0.83753205849268841"/>
+        </c:manualLayout>
+      </c:layout>
       <c:bar3DChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
             <a:sp3d/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="2.0294896025412405E-2"/>
-                  <c:y val="-3.2407407407407489E-2"/>
+                  <c:x val="2.0636790323710536E-2"/>
+                  <c:y val="-9.5238095238096114E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000003-A288-45F7-8B87-21D5C25598B2}"/>
+                  <c16:uniqueId val="{00000002-23B6-49B3-BEDF-BA0139642DF2}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="2.6383364833036129E-2"/>
-                  <c:y val="-4.6296296296296294E-3"/>
+                  <c:x val="2.9808697134248548E-2"/>
+                  <c:y val="-4.365028939892569E-17"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000002-A288-45F7-8B87-21D5C25598B2}"/>
+                  <c16:uniqueId val="{00000001-23B6-49B3-BEDF-BA0139642DF2}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="1.0147448012706055E-2"/>
-                  <c:y val="4.6296296296296294E-2"/>
+                  <c:x val="2.5222743728979376E-2"/>
+                  <c:y val="-4.761904761904784E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000001-A288-45F7-8B87-21D5C25598B2}"/>
+                  <c16:uniqueId val="{00000003-23B6-49B3-BEDF-BA0139642DF2}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -894,107 +1378,110 @@
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Lapas1!$B$5:$B$7</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Matematikos patikrinime dalyvavo </c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Skaitymo patikrinime dalyvavo</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Iš viso mokinių </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Lapas1!$C$5:$C$7</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
-                  <c:v>59</c:v>
+                  <c:v>70</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>56</c:v>
+                  <c:v>70</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>59</c:v>
+                  <c:v>71</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-A288-45F7-8B87-21D5C25598B2}"/>
+              <c16:uniqueId val="{00000000-23B6-49B3-BEDF-BA0139642DF2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:shape val="box"/>
         <c:axId val="69097695"/>
         <c:axId val="71409087"/>
         <c:axId val="0"/>
       </c:bar3DChart>
       <c:catAx>
         <c:axId val="69097695"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="lt-LT"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="71409087"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="71409087"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
@@ -1080,550 +1567,184 @@
       </a:pPr>
       <a:endParaRPr lang="lt-LT"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="lt-LT"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
-    <c:view3D>
-[...396 lines deleted...]
-    </c:backWall>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.22432415822474952"/>
-[...2 lines deleted...]
-          <c:h val="0.7065663821094138"/>
+          <c:x val="0.21673173105395233"/>
+          <c:y val="0.16245370370370371"/>
+          <c:w val="0.75930574084957136"/>
+          <c:h val="0.61498432487605714"/>
         </c:manualLayout>
       </c:layout>
-      <c:bar3DChart>
+      <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>Lapas1!$B$69</c:f>
+              <c:f>Lapas1!$B$62</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>šalies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
-            <a:sp3d/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:dLbl>
-              <c:idx val="2"/>
+              <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="1.808649683617769E-2"/>
-                  <c:y val="3.659703953938246E-2"/>
+                  <c:x val="0"/>
+                  <c:y val="1.3888888888888888E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000006-5B98-41AB-BAFA-B3DD350B4184}"/>
+                  <c16:uniqueId val="{00000007-ACF6-45F9-9671-03468F9A8F20}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
-              <c:idx val="3"/>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-6.583112114416592E-3"/>
+                  <c:y val="4.6296296296296294E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:latin typeface="+mn-lt"/>
+                      <a:ea typeface="+mn-ea"/>
+                      <a:cs typeface="+mn-cs"/>
+                    </a:defRPr>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:layout>
+                    <c:manualLayout>
+                      <c:w val="4.2329410895698492E-2"/>
+                      <c:h val="9.3541848935549732E-2"/>
+                    </c:manualLayout>
+                  </c15:layout>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000004-ACF6-45F9-9671-03468F9A8F20}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
-                  <c:y val="6.2776613666787801E-2"/>
+                  <c:y val="1.8518518518518517E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000005-5B98-41AB-BAFA-B3DD350B4184}"/>
-[...20 lines deleted...]
-                  <c16:uniqueId val="{00000004-5B98-41AB-BAFA-B3DD350B4184}"/>
+                  <c16:uniqueId val="{00000003-ACF6-45F9-9671-03468F9A8F20}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
@@ -1638,402 +1759,855 @@
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>Lapas1!$C$68:$G$68</c:f>
+              <c:f>Lapas1!$C$61:$G$61</c:f>
               <c:strCache>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>Nepasiektas patenkinamas lygis</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Slenkstinis</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Patenkinamas lygis</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Pagrindinis lygis</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Aukštesnysis lygis</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Lapas1!$C$69:$G$69</c:f>
+              <c:f>Lapas1!$C$62:$G$62</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>4.8</c:v>
+                  <c:v>2.9</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>3.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>13</c:v>
+                  <c:v>17.899999999999999</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>56.4</c:v>
+                  <c:v>60.1</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>28.5</c:v>
+                  <c:v>15.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-5B98-41AB-BAFA-B3DD350B4184}"/>
+              <c16:uniqueId val="{00000000-ACF6-45F9-9671-03468F9A8F20}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
-              <c:f>Lapas1!$B$70</c:f>
+              <c:f>Lapas1!$B$63</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>mokyklos</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
-            <a:sp3d/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:dLbl>
-              <c:idx val="2"/>
+              <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="1.5303958861381079E-2"/>
-                  <c:y val="-1.1413929757597842E-2"/>
+                  <c:x val="-4.9373340858124516E-3"/>
+                  <c:y val="-1.8518518518518604E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000007-5B98-41AB-BAFA-B3DD350B4184}"/>
+                  <c16:uniqueId val="{00000006-ACF6-45F9-9671-03468F9A8F20}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
-              <c:idx val="3"/>
+              <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="4.1738069621948398E-3"/>
-                  <c:y val="-2.8534824393994476E-2"/>
+                  <c:x val="3.2915560572082808E-3"/>
+                  <c:y val="-2.3148148148148147E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000002-5B98-41AB-BAFA-B3DD350B4184}"/>
+                  <c16:uniqueId val="{00000005-ACF6-45F9-9671-03468F9A8F20}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="6.9563449369913991E-3"/>
-                  <c:y val="-8.5604473181983429E-2"/>
+                  <c:x val="-1.6457780286042009E-3"/>
+                  <c:y val="-4.6296296296296294E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                  <c16:uniqueId val="{00000003-5B98-41AB-BAFA-B3DD350B4184}"/>
+                  <c16:uniqueId val="{00000002-ACF6-45F9-9671-03468F9A8F20}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:showLeaderLines val="1"/>
-[...13 lines deleted...]
-                </c15:leaderLines>
+                <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>Lapas1!$C$68:$G$68</c:f>
+              <c:f>Lapas1!$C$61:$G$61</c:f>
               <c:strCache>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>Nepasiektas patenkinamas lygis</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Slenkstinis</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Patenkinamas lygis</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Pagrindinis lygis</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Aukštesnysis lygis</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Lapas1!$C$70:$G$70</c:f>
+              <c:f>Lapas1!$C$63:$G$63</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>0</c:v>
+                  <c:v>1.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0</c:v>
+                  <c:v>2.9</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>8.9</c:v>
+                  <c:v>25.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>66.099999999999994</c:v>
+                  <c:v>57.1</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>25</c:v>
+                  <c:v>12.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-5B98-41AB-BAFA-B3DD350B4184}"/>
+              <c16:uniqueId val="{00000001-ACF6-45F9-9671-03468F9A8F20}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
-        <c:gapWidth val="150"/>
-[...4 lines deleted...]
-      </c:bar3DChart>
+        <c:gapWidth val="182"/>
+        <c:axId val="128784047"/>
+        <c:axId val="128767727"/>
+      </c:barChart>
       <c:catAx>
-        <c:axId val="1539431087"/>
+        <c:axId val="128784047"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1539427247"/>
+        <c:crossAx val="128767727"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1539427247"/>
+        <c:axId val="128767727"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1539431087"/>
+        <c:crossAx val="128784047"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.83269974458485141"/>
+          <c:y val="3.8154701365651453E-2"/>
+          <c:w val="0.11706695981635319"/>
+          <c:h val="6.6555592649239534E-2"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="lt-LT"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.20608118306988424"/>
+          <c:y val="4.6296187946374592E-2"/>
+          <c:w val="0.77678195700679931"/>
+          <c:h val="0.8416746864975212"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:barChart>
+        <c:barDir val="bar"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Lapas1!$B$63</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>šalies</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="0"/>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Lapas1!$C$62:$G$62</c:f>
+              <c:strCache>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>Nepasiektas patenkinamas lygis</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Slenkstinis</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Patenkinamas lygis</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Pagrindinis lygis</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Aukštesnysis lygis</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Lapas1!$C$63:$G$63</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>3.4</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>15.2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>15.2</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>56.2</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>16.600000000000001</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-6F79-466F-B77F-0121D78DDB1E}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Lapas1!$B$64</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>mokyklos</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="0"/>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Lapas1!$C$62:$G$62</c:f>
+              <c:strCache>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>Nepasiektas patenkinamas lygis</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Slenkstinis</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Patenkinamas lygis</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Pagrindinis lygis</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Aukštesnysis lygis</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Lapas1!$C$64:$G$64</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>1.4</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>5.7</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>22.9</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>55.7</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>14.3</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-6F79-466F-B77F-0121D78DDB1E}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="182"/>
+        <c:axId val="128784047"/>
+        <c:axId val="128767727"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="128784047"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="128767727"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="128767727"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="128784047"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
@@ -2090,898 +2664,65 @@
       </c:spPr>
     </c:floor>
     <c:sideWall>
       <c:thickness val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </c:spPr>
     </c:sideWall>
     <c:backWall>
       <c:thickness val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </c:spPr>
     </c:backWall>
     <c:plotArea>
-      <c:layout/>
-[...619 lines deleted...]
-    <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.48378324584426946"/>
           <c:y val="7.407407407407407E-2"/>
           <c:w val="0.48688342082239722"/>
           <c:h val="0.84204505686789155"/>
         </c:manualLayout>
       </c:layout>
       <c:bar3DChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
-        <c:ser>
-[...210 lines deleted...]
-        </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:shape val="box"/>
         <c:axId val="130205727"/>
         <c:axId val="1087276351"/>
         <c:axId val="0"/>
       </c:bar3DChart>
       <c:catAx>
         <c:axId val="130205727"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
@@ -3047,50 +2788,452 @@
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="lt-LT"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="130205727"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="lt-LT"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="lt-LT"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:view3D>
+      <c:rotX val="15"/>
+      <c:rotY val="20"/>
+      <c:depthPercent val="100"/>
+      <c:rAngAx val="1"/>
+    </c:view3D>
+    <c:floor>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:floor>
+    <c:sideWall>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:sideWall>
+    <c:backWall>
+      <c:thickness val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </c:spPr>
+    </c:backWall>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.26900182860326183"/>
+          <c:y val="2.3809523809523808E-2"/>
+          <c:w val="0.47910104986876639"/>
+          <c:h val="0.83753205849268841"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:bar3DChart>
+        <c:barDir val="bar"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+            <a:sp3d/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="1.3512108817799965E-2"/>
+                  <c:y val="-1.9047619047619049E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000002-14E9-4886-82E6-898365F3BF8F}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="1.3512108817799965E-2"/>
+                  <c:y val="-1.4285714285714285E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-14E9-4886-82E6-898365F3BF8F}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="1.6214530581360079E-2"/>
+                  <c:y val="-9.5238095238095247E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-14E9-4886-82E6-898365F3BF8F}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="lt-LT"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Lapas1!$B$5:$B$7</c:f>
+              <c:strCache>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>Matematikos patikrinime dalyvavo </c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Skaitymo patikrinime dalyvavo</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Iš viso mokinių </c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Lapas1!$C$5:$C$7</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="3"/>
+                <c:pt idx="0">
+                  <c:v>80</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>80</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>83</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-14E9-4886-82E6-898365F3BF8F}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="150"/>
+        <c:shape val="box"/>
+        <c:axId val="69097695"/>
+        <c:axId val="71409087"/>
+        <c:axId val="0"/>
+      </c:bar3DChart>
+      <c:catAx>
+        <c:axId val="69097695"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="71409087"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="71409087"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="lt-LT"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="69097695"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
@@ -3334,558 +3477,478 @@
       </a:pPr>
       <a:endParaRPr lang="lt-LT"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="lt-LT"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
-    <c:view3D>
-[...37 lines deleted...]
-    </c:backWall>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.19777702590976737"/>
-[...2 lines deleted...]
-          <c:h val="0.73102560589746379"/>
+          <c:x val="0.17528580031366206"/>
+          <c:y val="4.6296296296296294E-2"/>
+          <c:w val="0.8082462706560174"/>
+          <c:h val="0.73577136191309422"/>
         </c:manualLayout>
       </c:layout>
-      <c:bar3DChart>
+      <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>Lapas1!$B$62</c:f>
+              <c:f>Lapas1!$B$63</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>šalies</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
-            <a:sp3d/>
-[...174 lines deleted...]
-            <a:sp3d/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="en-US"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
-              <c:f>Lapas1!$C$61:$G$61</c:f>
+              <c:f>Lapas1!$C$62:$G$62</c:f>
               <c:strCache>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>Nepasiektas patenkinamas lygis</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Slenkstinis</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Patenkinamas lygis</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Pagrindinis lygis</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Aukštesnysis lygis</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Lapas1!$C$63:$G$63</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>5.6</c:v>
+                  <c:v>9.6999999999999993</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>4.4000000000000004</c:v>
+                  <c:v>10.1</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>12.2</c:v>
+                  <c:v>25.3</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>65.599999999999994</c:v>
+                  <c:v>49.1</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>12.2</c:v>
+                  <c:v>5.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-50BF-41AE-BCD3-D124A948F8AB}"/>
+              <c16:uniqueId val="{00000000-7195-47DB-85D8-C7A0FACE07B1}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Lapas1!$B$64</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>mokyklos</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Lapas1!$C$62:$G$62</c:f>
+              <c:strCache>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>Nepasiektas patenkinamas lygis</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Slenkstinis</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Patenkinamas lygis</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Pagrindinis lygis</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Aukštesnysis lygis</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Lapas1!$C$64:$G$64</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="5"/>
+                <c:pt idx="0">
+                  <c:v>7.5</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>13.8</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>13.8</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>60</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>5</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-7195-47DB-85D8-C7A0FACE07B1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
-        <c:gapWidth val="150"/>
-[...4 lines deleted...]
-      </c:bar3DChart>
+        <c:gapWidth val="182"/>
+        <c:axId val="260541439"/>
+        <c:axId val="260540959"/>
+      </c:barChart>
       <c:catAx>
-        <c:axId val="1226391632"/>
+        <c:axId val="260541439"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1226403632"/>
+        <c:crossAx val="260540959"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1226403632"/>
+        <c:axId val="260540959"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1226391632"/>
+        <c:crossAx val="260541439"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.81313076991566913"/>
-[...2 lines deleted...]
-          <c:h val="8.3454737525287745E-2"/>
+          <c:x val="0.85459540929326305"/>
+          <c:y val="0.88483741615631384"/>
+          <c:w val="0.11682781138278799"/>
+          <c:h val="7.8125546806649168E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+            <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
@@ -3943,510 +4006,263 @@
       </c:spPr>
     </c:floor>
     <c:sideWall>
       <c:thickness val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </c:spPr>
     </c:sideWall>
     <c:backWall>
       <c:thickness val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </c:spPr>
     </c:backWall>
     <c:plotArea>
-      <c:layout/>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.21728768444580471"/>
+          <c:y val="0.10666666666666667"/>
+          <c:w val="0.75849558999471356"/>
+          <c:h val="0.77201154855643039"/>
+        </c:manualLayout>
+      </c:layout>
       <c:bar3DChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
-        <c:ser>
-[...301 lines deleted...]
-        </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:shape val="box"/>
-        <c:axId val="1226418512"/>
-        <c:axId val="1226426672"/>
+        <c:axId val="108264784"/>
+        <c:axId val="55385568"/>
         <c:axId val="0"/>
       </c:bar3DChart>
       <c:catAx>
-        <c:axId val="1226418512"/>
+        <c:axId val="108264784"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:defRPr sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="lt-LT"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1226426672"/>
+        <c:crossAx val="55385568"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1226426672"/>
+        <c:axId val="55385568"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1000" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="lt-LT"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1226418512"/>
+        <c:crossAx val="108264784"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln>
       <a:noFill/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
-      <a:endParaRPr lang="en-US"/>
+      <a:endParaRPr lang="lt-LT"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=ppt/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/colors10.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
@@ -4786,50 +4602,555 @@
 
 <file path=ppt/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="286">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/charts/style10.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="216">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:categoryAxis>
   <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="bg1"/>
       </a:solidFill>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:chartArea>
@@ -5751,73 +6072,84 @@
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=ppt/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="286">
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="216">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:categoryAxis>
   <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="bg1"/>
       </a:solidFill>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:chartArea>
@@ -6245,73 +6577,84 @@
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=ppt/charts/style4.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="286">
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="216">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:categoryAxis>
   <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="bg1"/>
       </a:solidFill>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:chartArea>
@@ -8221,73 +8564,84 @@
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=ppt/charts/style8.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="286">
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="216">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:categoryAxis>
   <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="bg1"/>
       </a:solidFill>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:chartArea>
@@ -9292,53 +9646,53 @@
           <p:cNvPr id="3" name="Datos vietos rezervavimo ženklas 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{5C355EA8-9A5A-48F0-8D48-F6B3AE42EBF8}" type="datetimeFigureOut">
+            <a:fld id="{293205A5-0145-4D42-A68C-6A681A928F37}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11/09/2025</a:t>
+              <a:t>15/09/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Skaidrės vaizdo vietos rezervavimo ženklas 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -9451,62 +9805,62 @@
           <p:cNvPr id="7" name="Skaidrės numerio vietos rezervavimo ženklas 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{4734D4AB-8B24-4695-A0DA-8FA31C2AA7B9}" type="slidenum">
+            <a:fld id="{CB178DFC-85BE-4B13-8089-5D3EF4F8A560}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1291081903"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2935774122"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -9566,50 +9920,58 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Skaidrės vaizdo vietos rezervavimo ženklas 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -9629,62 +9991,230 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Skaidrės numerio vietos rezervavimo ženklas 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4734D4AB-8B24-4695-A0DA-8FA31C2AA7B9}" type="slidenum">
+            <a:fld id="{CB178DFC-85BE-4B13-8089-5D3EF4F8A560}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2292518970"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="732271890"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Skaidrės vaizdo vietos rezervavimo ženklas 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Pastabų vietos rezervavimo ženklas 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Skaidrės numerio vietos rezervavimo ženklas 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CB178DFC-85BE-4B13-8089-5D3EF4F8A560}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3314678275"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Skaidrės vaizdo vietos rezervavimo ženklas 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Pastabų vietos rezervavimo ženklas 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Skaidrės numerio vietos rezervavimo ženklas 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CB178DFC-85BE-4B13-8089-5D3EF4F8A560}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3936896432"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -9843,51 +10373,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD320447-D6C7-43E1-AE88-1FB66CC9C55E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C43A76A3-ADC8-4477-8FC1-B9DD55D84908}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/11/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F5E17B6-E7FC-473A-8D5F-0E6B838EA754}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10041,51 +10571,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D83CA422-E040-4DE1-9DA5-C8D37C116A7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D6762538-DC4D-4667-96E5-B3278DDF8B12}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/11/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C813B0B-60E7-494E-91CB-055BC26906BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10249,51 +10779,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0857DAE0-05C4-460B-B96D-BD183ED030C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{05880548-5C08-4BE3-B63E-F2BB63B0B00C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/11/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B3CA93-55C9-4AA3-89A0-55490F745B11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10447,51 +10977,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC648916-250B-4232-BD7D-571FDE79F5E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DE7F49BE-398D-479A-8A7E-5DDBCA61EDCB}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/11/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6A8BFB4-647C-4104-B6D4-3346051C36D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10723,51 +11253,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{819C2FD4-BF96-470C-8247-20DFAE1CF870}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CCD0C193-4974-4A1F-9C63-07D595E30D66}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/11/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27175A2D-86C4-4467-BAB8-E9ED004D2C8B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10990,51 +11520,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6119BD69-B509-4FCE-95A8-ED03FFC8CC3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{701AA87F-28D4-4BF0-B81F-877A89DFD5AC}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/11/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB7C287B-AE5B-490B-BF81-A50D7A2E872A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11404,51 +11934,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4B0B7F8-282C-4210-AE7D-F35228BAC803}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8A9F1F3-208B-49A3-B337-9C8ACEB3E0E1}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/11/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAE343A9-1067-4DCF-BACC-1F7F38050226}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11551,51 +12081,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F906C1C9-1F69-432A-858C-D828B56E1659}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{27AF6CA6-7293-4AA2-A0E0-A3BF4416E786}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/11/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD6D9A1B-D149-4B97-B161-3D7C9ADBCF78}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11664,51 +12194,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0E1B4EE-6DFC-45F3-9174-D913EB57CB9D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98D87016-7BCD-46FB-8EE3-AB6C369108B4}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/11/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BF7F7DC-6DDE-4337-AD27-BBE7D5422483}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11983,51 +12513,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F31A9037-0564-43A1-8156-1D9932E1F85F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A1547011-1FFC-4EF8-9A2E-53B4AD2ADBD4}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/11/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBFF0D40-D0E1-49C9-BE47-91BBC50AB2BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12278,51 +12808,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63BB33ED-A015-4992-A004-33D41CFFADA1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9562EB47-45B4-4EF5-A743-B4885DD2F060}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/11/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3C29CDA-E85F-47D1-83B7-02A50DEBFD3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13667,51 +14197,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="777240" y="6488268"/>
             <a:ext cx="2743200" cy="233209"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4A8D24A4-5FEC-4062-8995-EB21925B3B40}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/11/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3337FC5D-92B2-4B4D-8111-6EDEF280692A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6488268"/>
             <a:ext cx="4114800" cy="233209"/>
@@ -14209,80 +14739,108 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -14511,51 +15069,51 @@
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="lt-LT" sz="1800" i="1" dirty="0"/>
               <a:t>Klaipėdos Prano Mašioto progimnazija </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="lt-LT" sz="1800" i="1" dirty="0"/>
               <a:t>direktoriaus pavaduotoja ugdymui Audronė Pivorienė </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="lt-LT" sz="1800" i="1" dirty="0"/>
-              <a:t>                                          2025-05-27</a:t>
+              <a:t>                                          2026-08-29</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="51" name="decorative circles">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD3F8757-46C7-43B2-B5EF-9B85B5C839AB}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr>
             <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1"/>
           </p:cNvGrpSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
@@ -14942,50 +15500,9012 @@
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="0" y="1400006"/>
                   <a:pt x="1400006" y="0"/>
                   <a:pt x="3127001" y="0"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1602051974"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA403DD1-4E99-6CDB-6E4B-4CB2094517BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="365125"/>
+            <a:ext cx="10659110" cy="492125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Rekomend</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0" err="1"/>
+              <a:t>uojama</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{723379FA-3C2F-F1C7-8F04-0F3D9CC2072F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="336467" y="1543792"/>
+            <a:ext cx="11669486" cy="5820508"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>Atlikti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>detalią</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>analizę</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="lt-LT" sz="2400" dirty="0"/>
+              <a:t>nustatant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>temas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>gebėjimus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>kurie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>kelia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>daugiausia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>sunkumų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>skaičiavimai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, algebra, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>geometrija</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>duomenų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>analizė</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>problemų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>sprendimas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>Stiprinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>matematinio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>samprotavimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>problemų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>sprendimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>argumentavimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>gebėjimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ugdymą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>skatinant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokinius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>paaiškinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>savo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>sprendimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>eigą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>pasirinktas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>strategijas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>Diferencijuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ugdymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>turinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>pagal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>užtikrinant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>tiek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>pagalbą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>sunkumų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>patiriantiems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokiniams</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>tiek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>didesnius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>iššūkius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>aukštesnių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>gebėjimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokiniams</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>Taikyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>aktyviuosius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>metodus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>skaitmenines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokymosi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>priemones</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>praktines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>užduotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>kurios</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>stiprina</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>motyvaciją</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>matematikos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>žinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>taikymą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>realiose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>situacijose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>Nuosekliai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>stebėti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>pažangą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>anksti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>identifikuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokymosi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>spragas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>kad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>pagalba</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>būtų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>teikiama</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>laiku</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>tikslingai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3470760266"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="10" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="11" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="12" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="17" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="18" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="19" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="24" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="25" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="26" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="29" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="31" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="32" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="33" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="34" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="37" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A92A7ED-5576-F3BD-A9DE-3EAAD6D1267B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A92DC57-8BEE-37DB-27C2-C6DF7A8B0E21}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="869380" y="365126"/>
+            <a:ext cx="10659110" cy="681249"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>8 kl. NMPP rezultatai</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Diagrama 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF4EA690-06B6-0AEB-55FB-91202D76084B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="869380" y="1889644"/>
+          <a:ext cx="10782300" cy="1539356"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3416151-DCDC-64A6-17A6-F19EF7F7B40F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="379029" y="1098677"/>
+            <a:ext cx="1212980" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>skaitymas</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="9" name="Diagrama 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBEC3F2A-D3C9-C9F0-A11A-9517E52C3A9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2438321477"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="985519" y="2311278"/>
+          <a:ext cx="8965223" cy="2743200"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3272513828"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F007D51D-30CB-EBCD-D6C2-104D400373E1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{587A054B-7C74-70DA-1D10-44D1BBD802FA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="365125"/>
+            <a:ext cx="10659110" cy="707537"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Rekomend</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0" err="1"/>
+              <a:t>uojama</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39CF0939-ADC2-AB59-8B9E-C6B7B3280854}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="158338" y="1832283"/>
+            <a:ext cx="12001994" cy="5600699"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>Išlaikyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>nuosekliai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>taikyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>veiksmingas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ugdymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>praktikas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>kurios</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>užtikrina</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>aukštus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>pasiekimus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>Diferencijuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>užduotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>pagal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>gebėjimus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>sudarant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>galimybes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>aukštesnių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>gebėjimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokiniams</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>spręsti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>sudėtingesnes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>užduotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>gilinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>kompetencijas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>Plėtoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>tarpdisciplininį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>gebėjimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ugdymą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>įvairių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokomųjų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>dalykų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>pamokose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>skatinant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokinius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>analizuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>lyginti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>vertinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>skirtingų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>tipų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>tekstus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>Skatinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>motyvaciją</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>savarankišką</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>skaitymą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>organizuojant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>projektines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>veiklas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>diskusijas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>kūrybines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>užduotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>darbą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>su</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>įvairiais</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>informacijos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>šaltiniais</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>Nuolat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>stebėti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>pažangą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>analizuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>duomenis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>siekiant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>laiku</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>identifikuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>poreikius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>numatyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>tikslingas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>ugdymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0" err="1"/>
+              <a:t>priemones</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="lt-LT" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="80960951"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="10" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="11" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="12" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="17" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="18" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="19" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="24" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="25" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="26" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="29" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="31" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="32" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="33" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="34" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="37" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF9255DC-ECCA-8449-DA50-3B64D890833B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="365125"/>
+            <a:ext cx="10659110" cy="593237"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Išvados</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99AD76BD-CF85-5914-51AE-E6A7F667FF37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="162296" y="1002323"/>
+            <a:ext cx="11657610" cy="5174640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" sz="2800" dirty="0"/>
+              <a:t>8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>klasės</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokykloje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>yra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>aukšti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>viršija</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>šalies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>vidurkį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pagal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pagrindinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>Mokykloje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>nėra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>nepasiekusių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>patenkinamojo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>todėl</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pagrindinis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>tobulinimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>tikslas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>išlaikyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiektą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rezultatų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>kokybę</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>didinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>aukštesniojo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>dalį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>stiprinant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>aukštesniuosius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>kritinio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mąstymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>gebėjimus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="lt-LT" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="lt-LT" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>klasės</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>matematikos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rezultatai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>stiprią</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pagrindinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekusių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>grupę</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>kurios</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rezultatai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>viršija</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>šalies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>vidurkį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="lt-LT" sz="2800" dirty="0"/>
+              <a:t>Tačiau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokykloje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>išlieka</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>nemaža</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>dalis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekusių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> tik </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>slenkstinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>arba</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>nepasiekusių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>patenkinamojo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>Todėl</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pagrindinis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ugdymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>tobulinimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>tikslas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mažinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>žemiausių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>dalį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>didinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>aukštesniojo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>stiprinant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>matematinio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mąstymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>problemų</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2683306291"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="10" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="11" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="12" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB6160DB-2A6B-D173-B23F-DDE9D28BB83E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="365125"/>
+            <a:ext cx="10659110" cy="729517"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Bendra išvada</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D308C6D-411E-ED7F-2E3E-A4822E5FA35F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="95003" y="1094642"/>
+            <a:ext cx="11974285" cy="5630750"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>Nacionalinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>patikrinimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rezultatai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>kad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokyklos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>yra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>stabilūs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>daugelyje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>sričių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>atitinka</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>arba</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>viršija</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>šalies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>vidurkius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>Ypač</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>geri</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rezultatai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> 8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>klasės</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>srityje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>kur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>beveik</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>visi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokiniai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekė</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pagrindinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>arba</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>aukštesnįjį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>nepasiekusių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>patenkinamojo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>nėra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>. 4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>klasės</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>matematikos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>bei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> 8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>klasės</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>matematikos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rezultatai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>kad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokykloje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>yra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>tvirtas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pagrindinio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>branduolys</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mažesnė</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>nei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>šalies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>vidurkis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>žemiausių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>dalis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>Tačiau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>tiek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> 4, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>tiek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> 8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>klasėse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>išlieka</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>aktualus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>uždavinys</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>didinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>aukštesniojo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>dalį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mažinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekiančių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> tik </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>patenkinamąjį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>slenkstinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>skaičių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>Matematikos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>srityje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ypač</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>svarbu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>stiprinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>problemų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>sprendimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>loginio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mąstymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>žinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>taikymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>gebėjimus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>bei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>teikti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>kryptingą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pagalbą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokiniams</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>kurių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>yra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>žemesni</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2279692394"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="10" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="11" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="12" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EF07956-ABAF-AE3A-D013-93BBA6C4CB4D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="365126"/>
+            <a:ext cx="10659110" cy="760290"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Bendros</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>rekomendacijos</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-GB" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAD2668D-1D53-31E2-FCDC-D3F48F5DC080}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="1081454"/>
+            <a:ext cx="10659110" cy="5095509"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>Didinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>aukštesniųjų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>dalį</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Taikyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>diferencijuotas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>aukštesniuosius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mąstymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>gebėjimus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ugdančias</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>užduotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Sudaryti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>daugiau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>galimybių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>gabiems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mokiniams</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>dalyvauti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>konkursuose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>olimpiadose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>projektuose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>tiriamųjų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>darbų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>veiklose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Skatinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>kritinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mąstymą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>argumentavimą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>analizę</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>kūrybišką</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>problemų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>sprendimą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>Stiprinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>pagalbą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>vidutinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>žemesnių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>mokiniams</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Organizuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>tikslines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>konsultacijas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>individualias</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>pagalbos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>priemones</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Sistemingai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>stebėti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>pažangą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>laiku</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>identifikuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mokymosi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>spragas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Taikyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>individualizuotą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>diferencijuotą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mokymą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>pagal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>poreikius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3843528690"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="10" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="15" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="20" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="25" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="26" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="27" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="29" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="31" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="32" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="33" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="34" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="37" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="38" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="39" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="40" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="41" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="42" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="43" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="44" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="45" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="46" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F935265-28EA-A168-B42F-B45CDC7CA133}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="365125"/>
+            <a:ext cx="10659110" cy="193187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E24E9FE-4B90-3CDD-D5C7-99B4990CDFBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="690195"/>
+            <a:ext cx="10659110" cy="5917223"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>Gerinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>matematikos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>pasiekimus</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Daugiau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>dėmesio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>skirti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>matematinio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mąstymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>problemų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>sprendimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>argumentavimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>gebėjimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ugdymui</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Naudoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>praktines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>su</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>realiu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>gyvenimu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>susijusias</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>užduotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Plėsti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>skaitmeninių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mokymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>priemonių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>aktyviųjų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mokymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>metodų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>taikymą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>Toliau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>stiprinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>kompetencijas</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Ugdyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>gebėjimą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>analizuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>interpretuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>vertinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>įvairių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>tipų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>tekstus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Plėtoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>gebėjimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ugdymą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>visų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mokomųjų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>dalykų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>pamokose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Skatinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>savarankišką</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>skaitymą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>motyvaciją</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>5. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>Stiprinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>duomenimis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>grįstą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>ugdymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0" err="1"/>
+              <a:t>planavimą</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Reguliariai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>analizuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> NMPP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>kitų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>vertinimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>rezultatus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Remiantis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>duomenimis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>numatyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>konkrečias</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ugdymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>kokybės</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>gerinimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>priemones</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Dalintis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>gerąja</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mokytojų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>patirtimi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>taikyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>veiksmingas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>ugdymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>strategijas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>visoje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>mokykloje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2836036443"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="10" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="15" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="20" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="24" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="25" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="26" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="27" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="29" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="31" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="32" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="33" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="34" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="37" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="38" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="39" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="40" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="41" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="42" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="43" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="44" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="45" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="46" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="7" end="7"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="47" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="48" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="49" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="50" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="51" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="52" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="53" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="8" end="8"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="54" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="55" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="9" end="9"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="56" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="9" end="9"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="57" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="9" end="9"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="58" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="9" end="9"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="59" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="60" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="10" end="10"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="61" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="10" end="10"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="62" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="10" end="10"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="63" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="10" end="10"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="64" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="65" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="11" end="11"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="66" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="11" end="11"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="67" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="11" end="11"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="68" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="11" end="11"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Pavadinimas 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F051CCA7-A3D7-ADC1-643A-9F4E560C81DC}"/>
               </a:ext>
             </a:extLst>
@@ -15010,383 +24530,200 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B9E8C77-2EC0-5CD7-421A-67A919B7F590}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
-              <a:t>Viso 4 kl. yra 59 mokiniai. </a:t>
+              <a:t>Viso 4 kl. yra 71 mokiniai. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
-              <a:t>Matematikos NMPP  - 59 mokiniai (100</a:t>
+              <a:t>Matematikos NMPP  - 70 mokiniai (98,6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>%)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
-              <a:t>Skaitymo NMPP –56 mokinių</a:t>
+              <a:t>Skaitymo NMPP –70 mokinių</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
-              <a:t>94,9</a:t>
+              <a:t>98,6</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>%)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Diagrama 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90D378B1-B6CE-34B4-5CC9-EC3CABDA9004}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1980109451"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="470639783"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="1595535" y="3503613"/>
+          <a:off x="1595536" y="3491738"/>
           <a:ext cx="8039140" cy="2743200"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="4" name="Diagrama 3">
+          <p:cNvPr id="6" name="Diagrama 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48C85F96-52F7-4326-C31A-8819DA302C6C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="813064334"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="996846773"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="2223795" y="3294063"/>
-          <a:ext cx="6257731" cy="2743200"/>
+          <a:off x="4579124" y="2724891"/>
+          <a:ext cx="5538652" cy="2667000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1226858276"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Pavadinimas 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1883F89-53CD-015B-5FCC-0F2FBAFBBBE7}"/>
-[...181 lines deleted...]
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{810A4DDD-5CC5-A004-4625-1A95345C42C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="581297" y="340413"/>
+            <a:off x="539680" y="133862"/>
             <a:ext cx="10659110" cy="681249"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>4 kl. NMPP rezultatai</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" sz="2200" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0"/>
               <a:t>%)</a:t>
             </a:r>
             <a:endParaRPr lang="lt-LT" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -15404,160 +24741,4291 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="539680" y="1244864"/>
             <a:ext cx="1313693" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>Matematika</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="15" name="TextBox 14">
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Diagrama 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34B9ADA1-5506-2DF0-19D8-25514129E5D8}"/>
-[...35 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF418A6A-59D3-E28C-D6C6-BFDDF4BEF8DE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87B35F05-3F79-BAB8-4DB3-54CF4459C3B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1297542565"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3236596337"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="1853373" y="3666931"/>
-          <a:ext cx="9128357" cy="2803888"/>
+          <a:off x="918863" y="2461625"/>
+          <a:ext cx="9900744" cy="2859103"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
-[...29 lines deleted...]
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3436120741"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1119C931-FABC-FD6D-5A87-77BF76170FE8}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00D0CAE8-82D0-2639-E4D0-251FB530C59A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="365125"/>
+            <a:ext cx="10659110" cy="619613"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>Rekomend</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0" err="1"/>
+              <a:t>uojama</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{839FC6B5-9741-57AE-5A08-E6AD2933A392}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="268165" y="910004"/>
+            <a:ext cx="11632223" cy="5728188"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>Kryptingai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>dirbti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>su</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>patenkinamąjį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pasiekusiais</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokiniais</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> (25,7 %), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>siekiant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>padėti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>jiems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pasiekti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pagrindinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> per </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>diferencijuotas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>užduotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>papildomas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>konsultacijas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>individualią</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokymosi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pagalbą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>Didinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>aukštesniojo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>dalį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>taikant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>sudėtingesnes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>užduotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ugdančias</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>problemų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>sprendimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>loginio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mąstymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>argumentavimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>matematinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>žinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>taikymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>gebėjimus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>Analizuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>daromas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>klaidas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>nustatyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>temas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>kuriose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pasiekimai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>yra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>silpnesni</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>kad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ugdymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>procese</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>būtų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>galima</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>tiksliau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>planuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pagalbos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>priemones</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>Plačiau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>taikyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>aktyviuosius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>metodus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>skaitmenines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>priemones</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>matematinius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>žaidimus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>kurie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>stiprina</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>įsitraukimą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokymosi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>motyvaciją</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>Toliau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>užtikrinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>savalaikę</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pagalbą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokiniams</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pasiekusiems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>slenkstinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>nepasiekusiems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>patenkinamojo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>kad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>būtų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>išvengta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokymosi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>spragų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>didėjimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2390455273"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="10" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="11" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="12" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="17" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="18" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="19" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="24" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="25" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="26" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="29" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="31" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="32" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="33" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="34" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="37" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="5" end="5"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E76AC516-39B3-8B37-221B-3B12D53C70FC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44AC79B9-B2EB-796E-9554-CE4A80974512}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="581297" y="340413"/>
+            <a:ext cx="10659110" cy="681249"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>4 kl. NMPP rezultatai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="lt-LT" sz="2200" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:t>%)</a:t>
+            </a:r>
+            <a:endParaRPr lang="lt-LT" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{582BCA9D-452A-DF33-9339-A8E59A06C651}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334728" y="1251280"/>
+            <a:ext cx="1513055" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Lietuvių k. ir literatūros</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Diagrama 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3A3A6D4-08D0-0C6E-EED7-9A22717989AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1450326482"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1352291" y="2396680"/>
+          <a:ext cx="9308123" cy="2563710"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="830237260"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32A2E8E4-6A94-280D-7C8B-FC3ACC371147}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF2DC8D0-B53E-B409-DFB5-240D675ACA44}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="843573" y="773968"/>
+            <a:ext cx="10659110" cy="347052"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0" err="1"/>
+              <a:t>Rekomenduojama</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" i="1" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-GB" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F8484B7-EE52-486F-EC48-D399E73EF3F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="276958" y="990355"/>
+            <a:ext cx="11781692" cy="5691799"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>Siekti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>didinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>aukštesniojo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>dalį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>taikant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>diferencijuotas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>aukštesniuosius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mąstymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>gebėjimus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ugdančias</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>užduotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>skatinančias</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>teksto</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>analizę</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>interpretavimą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>vertinimą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>Kryptingai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>dirbti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>su</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>patenkinamąjį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pasiekusiais</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokiniais</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> (22,9 %), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>sudarant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>sąlygas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>jiems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pasiekti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pagrindinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> per </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>individualizuotas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>užduotis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>konsultacijas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>nuolatinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>grįžtamąjį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ryšį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>Toliau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>stiprinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>strategijų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>taikymą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pamokose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>informacijos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>paiešką</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>teksto</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>supratimą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>išvadų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>formulavimą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>kritinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>vertinimą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>Išlaikyti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>veiksmingą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pagalbos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>sistemą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokiniams</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>patiriantiems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokymosi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>sunkumų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>nes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>slenkstinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pasiekusių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>nepasiekusių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>patenkinamojo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>dalis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>yra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mažesnė</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>nei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>šalies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>vidurkis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>Sistemingai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>stebėti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>kiekvieno</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokinio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pažangą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>anksti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>identifikuoti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>mokinius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>kuriems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>reikalinga</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>papildoma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>pagalba</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>gebėjimams</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0" err="1"/>
+              <a:t>stiprinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600" i="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4039231255"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="10" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="11" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="12" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="17" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="18" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="19" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="21" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="24" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="25" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="26" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="28" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="29" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="30" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="3" end="3"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="31" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="32" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="33" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="34" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="36" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="37" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Pavadinimas 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D95C914D-1102-E02A-5738-2CF0047E927D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="365126"/>
+            <a:ext cx="10659110" cy="628406"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>Išvada</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Turinio vietos rezervavimo ženklas 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15899429-2DA4-E7B7-A83A-7423C903AE73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="883628"/>
+            <a:ext cx="10659110" cy="5293336"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>klasės</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>skaitymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rezultatai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>stabilius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mažesnę</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rizikos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>grupės</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>dalį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>nei</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>šalies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>vidurkis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>Pagrindinis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>tobulinimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>prioritetas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>didinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>aukštesniojo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>skaičių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>padėti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>patenkinamąjį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekusiems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokiniams</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pereiti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> į </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pagrindinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>išlaikant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>veiksmingą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pagalbą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokymosi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>sunkumų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>patiriantiems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokiniams</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>klasės</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>matematikos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rezultatai</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>rodo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>kad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokykloje</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>yra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>nedidelė</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokymosi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>sunkumų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>patiriančių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>dalis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>tačiau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>gana</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>daug</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> tik </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>patenkinamąjį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>Todėl</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pagrindinis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ugdymo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>tobulinimo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>tikslas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>sudaryti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>sąlygas</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>šiems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokiniams</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pagrindinį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>kartu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>didinti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>aukštesniojo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>lygio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>pasiekimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>dalį</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>stiprinant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>matematinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>gebėjimų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>taikymą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>problemų</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>sprendimą</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>ir</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokinių</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>mokymosi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0" err="1"/>
+              <a:t>motyvaciją</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="920106765"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="10" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="11" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="12" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Pavadinimas 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CC176A8-605A-203D-5AC8-4340DDCB60C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15596,138 +29064,168 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Turinio vietos rezervavimo ženklas 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D71B839-0EFF-379A-4CD1-A441F45530FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
-              <a:t>Viso 8 kl. yra 91mokiniai. </a:t>
+              <a:t>Viso 8 kl. yra 83mokiniai. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
-              <a:t>Matematikos NMPP  - 90 mokiniai (98,9</a:t>
+              <a:t>Matematikos NMPP  - 80 mokiniai (96,4</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>%)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
-              <a:t>Skaitymo NMPP –89 mokinių</a:t>
+              <a:t>Skaitymo NMPP –80 mokinių</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> (9</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
-              <a:t>7,8</a:t>
+              <a:t>6,4</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>%)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Diagrama 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC2D3C8D-9B3D-91CE-2192-D46B73717144}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3873899529"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="-904875" y="3381375"/>
           <a:ext cx="10372725" cy="2743200"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Diagrama 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48C85F96-52F7-4326-C31A-8819DA302C6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3817107273"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1507881" y="3328987"/>
+          <a:ext cx="9398977" cy="2667000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1124255222"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Pavadinimas 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{810A4DDD-5CC5-A004-4625-1A95345C42C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15800,1197 +29298,84 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="552450" y="1609725"/>
             <a:ext cx="1300869" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>matematika</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="5" name="TextBox 4">
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="6" name="Diagrama 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{489B892A-ED93-9D13-5AFC-CCEA7625438A}"/>
-[...34 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C428929A-EB48-3048-CB75-207E1EE48214}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DB12130-29AF-7E4E-3281-96CBAE8EDA37}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3776579941"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2878844398"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="1853319" y="1609725"/>
-          <a:ext cx="9827375" cy="2751827"/>
+          <a:off x="552450" y="2505075"/>
+          <a:ext cx="9686221" cy="2743200"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
-      <p:graphicFrame>
-[...28 lines deleted...]
-      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2069335494"/>
-      </p:ext>
-[...1046 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4138183855"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ConfettiVTI">
   <a:themeElements>
     <a:clrScheme name="Custom 30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="420023"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FDFBF9"/>
       </a:lt2>
@@ -17485,50 +29870,56 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x010100C3399933589EAF4895CCFAB9DBF4E580" ma:contentTypeVersion="10" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="b8c6f18a9a7fd987fe3effb429d1f9a4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bc3d7bb1-54e3-44c6-af5f-f5e22517ab86" xmlns:ns4="b5d47794-d1cd-445f-8f40-a4845862b14d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="67c141e188f7ea0689750e6719cb3fe3" ns3:_="" ns4:_="">
     <xsd:import namespace="bc3d7bb1-54e3-44c6-af5f-f5e22517ab86"/>
     <xsd:import namespace="b5d47794-d1cd-445f-8f40-a4845862b14d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -17687,162 +30078,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29551F79-DE52-4C3D-BCFC-A652EB20209A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="bc3d7bb1-54e3-44c6-af5f-f5e22517ab86"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="b5d47794-d1cd-445f-8f40-a4845862b14d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8CCCB7E-C967-456E-A65F-435B87FAFE54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bc3d7bb1-54e3-44c6-af5f-f5e22517ab86"/>
     <ds:schemaRef ds:uri="b5d47794-d1cd-445f-8f40-a4845862b14d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40F2A7ED-B87D-4EC1-AFA7-0B3BED13E423}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>419</Words>
+  <Words>1107</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Plačiaekranė</PresentationFormat>
-  <Paragraphs>71</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>89</Paragraphs>
+  <Slides>16</Slides>
+  <Notes>3</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naudojami šriftai</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Skaidrių pavadinimai</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Gill Sans Nova</vt:lpstr>
-      <vt:lpstr>inter var</vt:lpstr>
       <vt:lpstr>Raleway</vt:lpstr>
-      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>ConfettiVTI</vt:lpstr>
       <vt:lpstr>Nacionalinių mokinių pasiekimų patikrinimų rezultatai  2025m.</vt:lpstr>
       <vt:lpstr>NMPP dalyvavo</vt:lpstr>
-      <vt:lpstr>   </vt:lpstr>
       <vt:lpstr>4 kl. NMPP rezultatai(%)</vt:lpstr>
+      <vt:lpstr>Rekomenduojama</vt:lpstr>
+      <vt:lpstr>4 kl. NMPP rezultatai(%)</vt:lpstr>
+      <vt:lpstr>Rekomenduojama: </vt:lpstr>
+      <vt:lpstr>Išvada</vt:lpstr>
       <vt:lpstr> 8 kl.  NMPP</vt:lpstr>
       <vt:lpstr>8 kl. NMPP rezultatai</vt:lpstr>
+      <vt:lpstr>Rekomenduojama</vt:lpstr>
+      <vt:lpstr>8 kl. NMPP rezultatai</vt:lpstr>
+      <vt:lpstr>Rekomenduojama</vt:lpstr>
       <vt:lpstr>Išvados</vt:lpstr>
+      <vt:lpstr>Bendra išvada</vt:lpstr>
+      <vt:lpstr>Bendros rekomendacijos </vt:lpstr>
       <vt:lpstr>„PowerPoint“ pateiktis</vt:lpstr>
-      <vt:lpstr>Rekomendacijos</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2022-2023 mokslo metų Nacionalinių  mokinių pasiekimų patikrinimų rezultatai</dc:title>
   <dc:creator>Audronė Pivorienė</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C3399933589EAF4895CCFAB9DBF4E580</vt:lpwstr>