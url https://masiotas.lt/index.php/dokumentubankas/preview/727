--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -28,64 +28,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69F7FCF1" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRPr="00BE229D" w:rsidRDefault="00BF12E2" w:rsidP="00BF12E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE229D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>KLAIPĖDOS P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RANO MAŠIOTO PROGIMNAZIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AFA687" w14:textId="04622B52" w:rsidR="00BF12E2" w:rsidRPr="00553524" w:rsidRDefault="00553524" w:rsidP="00BF12E2">
+    <w:p w14:paraId="69AFA687" w14:textId="2FF0D5B3" w:rsidR="00BF12E2" w:rsidRPr="00AF2B4B" w:rsidRDefault="00AF2B4B" w:rsidP="00BF12E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00553524">
+      <w:r w:rsidRPr="00AF2B4B">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>GRUODŽIO</w:t>
+        <w:t>KOVO</w:t>
       </w:r>
-      <w:r w:rsidR="00BF12E2" w:rsidRPr="00553524">
+      <w:r w:rsidR="00BF12E2" w:rsidRPr="00AF2B4B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> MĖNESIO VEIKLOS PLANAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12948859" w14:textId="30E6A7C9" w:rsidR="00BF12E2" w:rsidRDefault="008D299D" w:rsidP="00BF12E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00300AEE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -126,8253 +126,10175 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF12E2" w:rsidRPr="00BE229D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673F891C" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRDefault="00BF12E2" w:rsidP="00BF12E2">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B7BDBA7" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRDefault="00BF12E2" w:rsidP="00BF12E2">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15315" w:type="dxa"/>
+        <w:tblW w:w="15309" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1731"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2097"/>
+        <w:gridCol w:w="1871"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="2239"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="2409"/>
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE2522" w:rsidRPr="00BE3023" w14:paraId="2662CB24" w14:textId="77777777" w:rsidTr="00BA54B4">
-[...6 lines deleted...]
-            <w:tcW w:w="1731" w:type="dxa"/>
+      <w:tr w:rsidR="00EE2522" w:rsidRPr="00BE3023" w14:paraId="2662CB24" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29A65F66" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009E05A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EA69BB3" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009E05A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08B02575" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009E05A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Veiklos pavadinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2097" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68999DB1" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="0013684D">
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68999DB1" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="00CC0A86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Dalyviai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6843853C" w14:textId="5C15F661" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="005B0A8B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="015B4B42" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009E05A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Atsakingas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004458C9" w:rsidRPr="00FF071E" w14:paraId="4C9D0A39" w14:textId="77777777" w:rsidTr="00BA54B4">
-[...18 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="005B2D64" w:rsidRPr="00FF071E" w14:paraId="1CBD6FE6" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A84E78F" w14:textId="4400936D" w:rsidR="005B2D64" w:rsidRPr="00092D52" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
               <w:t>1</w:t>
             </w:r>
-          </w:p>
-[...34 lines deleted...]
-            <w:r w:rsidR="0013684D">
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682766">
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47B41C76" w14:textId="1C641AF4" w:rsidR="005B2D64" w:rsidRPr="00092D52" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6524990F" w14:textId="77777777" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r w:rsidRPr="00682766">
+              <w:t>Respublikinis 1–8 klasių mokinių patyčių prevencijos istorijų konkursas „O man nutiko taip...“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B4A798" w14:textId="194D5882" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="248E4C0F" w14:textId="0691E90B" w:rsidR="005B2D64" w:rsidRPr="00FF071E" w:rsidRDefault="005B2D64" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:t>7b kl</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t xml:space="preserve">asės </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682766">
+              <w:t>mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0208AD20" w14:textId="51556996" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21E657A7" w14:textId="26A6115B" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r w:rsidRPr="00682766">
+              <w:t>V.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>Kerdokienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005621CC" w:rsidRPr="00FF071E" w14:paraId="5D48F1B0" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="121AA7CA" w14:textId="526CD29D" w:rsidR="005621CC" w:rsidRPr="00682766" w:rsidRDefault="005621CC" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23A3A8A8" w14:textId="77777777" w:rsidR="005621CC" w:rsidRPr="00092D52" w:rsidRDefault="005621CC" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5889F851" w14:textId="14DE3B76" w:rsidR="005621CC" w:rsidRPr="00682766" w:rsidRDefault="005621CC" w:rsidP="005B2D64">
+            <w:r>
+              <w:t xml:space="preserve">Kaziuko </w:t>
+            </w:r>
+            <w:r w:rsidR="003A7179">
+              <w:t>mugė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4008199C" w14:textId="77777777" w:rsidR="005621CC" w:rsidRPr="00682766" w:rsidRDefault="005621CC" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11CB5BE1" w14:textId="77777777" w:rsidR="005621CC" w:rsidRDefault="005621CC" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="419070EC" w14:textId="77777777" w:rsidR="005621CC" w:rsidRPr="00682766" w:rsidRDefault="005621CC" w:rsidP="005B2D64"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B2D64" w:rsidRPr="00FF071E" w14:paraId="03630E64" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E3AD27D" w14:textId="666D344C" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1–9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31A9F2F5" w14:textId="77777777" w:rsidR="005B2D64" w:rsidRPr="00092D52" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FDA6A0F" w14:textId="019FEB54" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r>
+              <w:t>Respublikinis informatikos  konkursas „Ateities kompiuteriai. Kompiuteris 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:t>26“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59239F1C" w14:textId="3E336A70" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:t>8 kl</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t>asių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="469BD0F5" w14:textId="282A5440" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PŠKC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62AC3466" w14:textId="586B1DCE" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ruškienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B2D64" w:rsidRPr="00FF071E" w14:paraId="26791C1D" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0052EB36" w14:textId="172AA2E3" w:rsidR="005B2D64" w:rsidRPr="00092D52" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682766">
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="081637F5" w14:textId="77777777" w:rsidR="005B2D64" w:rsidRPr="00092D52" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="576D7477" w14:textId="59B7A20D" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r w:rsidRPr="00682766">
+              <w:t>7 klasių mokinių projektas „Sveikinimų ir linkėjimų pynė Lietuvai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D19E5DF" w14:textId="42C34448" w:rsidR="005B2D64" w:rsidRPr="00FF071E" w:rsidRDefault="005B2D64" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:t>7 kl</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t xml:space="preserve">asių </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682766">
+              <w:t>mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05944EBE" w14:textId="77777777" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02A6FE98" w14:textId="4340BD2D" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r w:rsidRPr="00682766">
+              <w:t>V.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>Kerdokienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C968E6">
               <w:t>,</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="5B81B8E7" w14:textId="73178306" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r w:rsidRPr="00682766">
+              <w:t>I.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682766">
+              <w:t>Vasiliauskienė</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="259D8161" w14:textId="680A7D15" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r w:rsidRPr="00682766">
+              <w:t>L.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>Simutienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B2D64" w:rsidRPr="00FF071E" w14:paraId="288E2713" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C17916E" w14:textId="7D09FE6B" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1–15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F32D8D7" w14:textId="77777777" w:rsidR="005B2D64" w:rsidRPr="00092D52" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CB58C91" w14:textId="03723740" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r>
+              <w:t>Respublikinis skaitmeninių atvirukų konkursas -  paroda „Atvirukas Lietuvai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BDE7610" w14:textId="733F1D37" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:t>8 kl</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t>asių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70640021" w14:textId="51AE006E" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ŠŠPT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4765D44B" w14:textId="20674589" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ruškienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B2D64" w:rsidRPr="00FF071E" w14:paraId="7DE83FAE" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D445FF4" w14:textId="6C2B5501" w:rsidR="005B2D64" w:rsidRPr="00092D52" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1–31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7322120B" w14:textId="77777777" w:rsidR="005B2D64" w:rsidRPr="00092D52" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D1B1A51" w14:textId="4D075E25" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r w:rsidRPr="00682766">
+              <w:t>Respublikinis nuotolinis 5</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve">6 klasių mokinių anglų kalbos vaizdo įrašo konkursas „Anglų kalba realiame gyvenime“ (English </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>Real</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>life</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13CD8C0A" w14:textId="3AB386A7" w:rsidR="005B2D64" w:rsidRPr="00FF071E" w:rsidRDefault="005B2D64" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F8223CA" w14:textId="77777777" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13F5F1A6" w14:textId="77777777" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r>
+              <w:t>Z. Juškaitė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D4419BC" w14:textId="77777777" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gainienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EA3D326" w14:textId="189C367D" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r>
+              <w:t xml:space="preserve">V. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kerdokienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B2D64" w:rsidRPr="008B783F" w14:paraId="70FEA3E1" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="300FAA46" w14:textId="3882BFC2" w:rsidR="005B2D64" w:rsidRPr="00092D52" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6403FFA4" w14:textId="5FF5B13A" w:rsidR="005B2D64" w:rsidRPr="00092D52" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="0017782A">
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="087329F9" w14:textId="240BDEB6" w:rsidR="005B2D64" w:rsidRDefault="0017782A" w:rsidP="00C968E6">
+            <w:r>
+              <w:t>6b klasių mokinių tėvų, globėjų susirinkimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="451DDE71" w14:textId="59933A5F" w:rsidR="005B2D64" w:rsidRPr="00FF071E" w:rsidRDefault="005B2D64" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3651E">
+              <w:t xml:space="preserve"> klas</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t>ės</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3651E">
+              <w:t xml:space="preserve"> mokinių tėvai, globėjai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25EB7C9B" w14:textId="00333252" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>218</w:t>
+            </w:r>
+            <w:r w:rsidR="00C968E6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5617FAD5" w14:textId="29670A79" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
+            <w:r>
+              <w:t>J. Vaišnorienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485477" w:rsidRPr="008B783F" w14:paraId="15D845AF" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DA026B3" w14:textId="46B85430" w:rsidR="00485477" w:rsidRDefault="00522CDF" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73F97A44" w14:textId="7D9196B1" w:rsidR="00485477" w:rsidRDefault="00522CDF" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44D4695B" w14:textId="1CD321DF" w:rsidR="00485477" w:rsidRPr="00B3651E" w:rsidRDefault="00522CDF" w:rsidP="00485477">
+            <w:r>
+              <w:t>4 klasių lietuvių kalbos ir literatūros (skaitymo) Nacionaliniai mokinių pasiekimų patikrinimai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23DA9C35" w14:textId="4EDA7CD4" w:rsidR="00485477" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14A7500F" w14:textId="20706DFC" w:rsidR="00485477" w:rsidRDefault="00522CDF" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Elektroniniu būdu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44DCCD36" w14:textId="77777777" w:rsidR="00485477" w:rsidRDefault="00522CDF" w:rsidP="00485477">
+            <w:r>
+              <w:t>S. Kavolienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B708C4" w14:textId="0DC12A3C" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00485477">
+            <w:r>
+              <w:t xml:space="preserve">A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Pivorienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485477" w:rsidRPr="008B783F" w14:paraId="4E42E4D4" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ECF809D" w14:textId="731830CB" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0214CF84" w14:textId="77777777" w:rsidR="00485477" w:rsidRPr="005B0A8B" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Mokyklos bendruomenė</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>09.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5985ED76" w14:textId="77777777" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F3AD53" w14:textId="7369A07D" w:rsidR="00485477" w:rsidRPr="00B3651E" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:r>
+              <w:t>Atvira matematikos pamoka „Kaip nustatyti daikto vietą plokštumoje?“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C4CFA60" w14:textId="363EDBB1" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4c klasės mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64AFC0DA" w14:textId="36371BAE" w:rsidR="004458C9" w:rsidRPr="00FF071E" w:rsidRDefault="004458C9" w:rsidP="004458C9">
-[...24 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="302E420B" w14:textId="247EDEA8" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>121 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79A872A4" w14:textId="3230A634" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:r>
+              <w:t xml:space="preserve">V. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Narkienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013684D" w:rsidRPr="00FF071E" w14:paraId="0D2535C4" w14:textId="77777777" w:rsidTr="00BA54B4">
-[...63 lines deleted...]
-              <w:t>Kalėdinė iniciatyva „Senelių Kalėdos“, bendradarbiavimas su „</w:t>
+      <w:tr w:rsidR="00485477" w:rsidRPr="008B783F" w14:paraId="15A87846" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22554F21" w14:textId="7630DF8A" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DC966A0" w14:textId="4BFCA712" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7272E675" w14:textId="36A233C8" w:rsidR="00485477" w:rsidRPr="00B3651E" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:r>
+              <w:t>Mero taurės krepšinio 3 x 3 varžybos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D000AA5" w14:textId="1E3306D0" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7–8 klasių mokinių komanda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45A52466" w14:textId="073FCA49" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Knašiaus krepšinio mokykla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05A453A6" w14:textId="77777777" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:r>
+              <w:t xml:space="preserve">L. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Inno</w:t>
+              <w:t>Kulvietytė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:rPr>
-[...27 lines deleted...]
-              <w:t>8a, 8b, 8c klasių mokiniai</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B722954" w14:textId="3CBBA48C" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:r>
+              <w:t>K. Girskis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485477" w:rsidRPr="008B783F" w14:paraId="28E2C0FF" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F726B93" w14:textId="26689030" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4395DFDC" w14:textId="147038F6" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pamokų metu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67B9E59E" w14:textId="3045FFB3" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:r>
+              <w:t>Olimpiada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>„Mano gaublys“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61AAD169" w14:textId="3476919B" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">6–8 klasių </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BD93D26" w14:textId="2FA1D20F" w:rsidR="0013684D" w:rsidRDefault="0013684D" w:rsidP="0013684D">
-[...36 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7130A260" w14:textId="2CABFF1F" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>212 kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...17 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71D23907" w14:textId="5D6715A9" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+            <w:r>
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rapolavičienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="1CFBF85D" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="709632D8" w14:textId="59D5E941" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D297AF5" w14:textId="7E623FBF" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B5EF7D3" w14:textId="1A347A20" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>1b klasės mokinių tėvų, globėjų susirinkimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="155625EF" w14:textId="6A3DDB4A" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1b klasės mokinių tėvai, globėjai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24F9F1DB" w14:textId="62129287" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>120 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23C02298" w14:textId="7D8C2D6A" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gorskė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="4E096F7A" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="386EE0C6" w14:textId="6A9AE827" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10B1ECF7" w14:textId="53C92145" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14DC7BD3" w14:textId="660E2CA1" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2C363A"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Klaipėdos miesto mokinių technologijų olimpiada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A223D6">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69871B0D" w14:textId="48D31127" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8a klasės mokinė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F25B3E9" w14:textId="5312CA31" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A223D6">
+              <w:rPr>
+                <w:color w:val="2C363A"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Klaipėdos Hermano Zudermano gimnazij</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2C363A"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6473EAF4" w14:textId="43BCAC2B" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
               <w:t xml:space="preserve">L. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Sutkienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...39 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013684D" w:rsidRPr="00FF071E" w14:paraId="1CBD6FE6" w14:textId="77777777" w:rsidTr="00BA54B4">
-[...1618 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="2E064B38" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AD80504" w14:textId="2526C66B" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1247" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C4542DF" w14:textId="5B96BA3B" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58232560" w14:textId="53603339" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="2C363A"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>II-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>osios</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Lietuvos mokinių olimpiados ,,Mes – miškui, miškas – visiems“ atrankinis etapas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="575DAED6" w14:textId="0603615C" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5a, 5b klasių mokinių komanda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40093536" w14:textId="23C18254" w:rsidR="00522CDF" w:rsidRPr="00A223D6" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="2C363A"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>235 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C4B40EB" w14:textId="4ABAC2BD" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kačinskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D474A1" w:rsidRPr="008B783F" w14:paraId="6EF01D63" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34FAADD3" w14:textId="0CA4526F" w:rsidR="00D474A1" w:rsidRDefault="00D474A1" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FEB4C1A" w14:textId="77777777" w:rsidR="00D474A1" w:rsidRDefault="00D474A1" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50D329C2" w14:textId="24A7F666" w:rsidR="00D474A1" w:rsidRDefault="00D474A1" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mugė „Guru </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>guru</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> į Kaziuko mugę“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FF5C6AD" w14:textId="71F4AF50" w:rsidR="00D474A1" w:rsidRDefault="00D474A1" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokyklos bendruomenė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22D3B477" w14:textId="5AE25DC3" w:rsidR="00D474A1" w:rsidRDefault="00D474A1" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Koridoriai pirmame aukšte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E706A8A" w14:textId="77777777" w:rsidR="00D474A1" w:rsidRDefault="00D474A1" w:rsidP="00D474A1">
+            <w:r>
+              <w:t>I. Norkienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EBEF600" w14:textId="072BF4E2" w:rsidR="00D474A1" w:rsidRDefault="00D474A1" w:rsidP="00D474A1">
+            <w:r>
+              <w:t>Tėvų klubas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF3152" w:rsidRPr="008B783F" w14:paraId="3C88F918" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CB1AD3C" w14:textId="6DC8DD71" w:rsidR="00CF3152" w:rsidRDefault="00CF3152" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="574FA3AC" w14:textId="73ECA0C4" w:rsidR="00CF3152" w:rsidRDefault="00CF3152" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2, 3, 4 pamoką</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2546E543" w14:textId="0217F0DF" w:rsidR="00CF3152" w:rsidRDefault="00CF3152" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Susitikimai su knygų autoriais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BD604C5" w14:textId="7E7F9942" w:rsidR="00CF3152" w:rsidRDefault="00CF3152" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C81D3B4" w14:textId="59B682ED" w:rsidR="00CF3152" w:rsidRDefault="00CF3152" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Aktų salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BA38DF0" w14:textId="59BC16FB" w:rsidR="00CF3152" w:rsidRDefault="00CF3152" w:rsidP="00D474A1">
+            <w:r>
+              <w:t>Tėvų klubas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="4D4A9252" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CF7C136" w14:textId="011C0A0E" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07BC01A6" w14:textId="335B2002" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="0017782A">
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5297E64A" w14:textId="287B6FA5" w:rsidR="00522CDF" w:rsidRPr="00B3651E" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>Klaipėdos miesto 8 klasių dorinio ugdymo (tikybos ir etikos) olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="286A8C6F" w14:textId="2276D80F" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8a, 8b, 8c mokinės</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A9A5937" w14:textId="444B81BE" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos Vydūno gimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FBD2064" w14:textId="1974F3DE" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">N. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Talmontienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2E5D531F" w14:textId="5F905545" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>R. Juškaitė-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Norbutienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="679B51E5" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="628F235F" w14:textId="7E19951F" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6–27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="284CD1B3" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26157FDE" w14:textId="367AB827" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r w:rsidRPr="00083B6F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Projektas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A010F4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>„Mano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A010F4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>raidelės</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21D73833" w14:textId="7AB84DDE" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1b klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5893BA1E" w14:textId="60003A30" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>120 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3657F694" w14:textId="03C53D33" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gorskė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="49B0A2EC" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EFC64B8" w14:textId="0D8DBEB1" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6, 13, 20, 27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33B0DD62" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2329B9DE" w14:textId="779C0107" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>Akcijos skirtos stiprinti draugystę „</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F2032">
+              <w:t>Draugystės spalvų mėnuo</w:t>
+            </w:r>
+            <w:r>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12CC3525" w14:textId="05FA0609" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F1F8876" w14:textId="5B6FB882" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokyklos erdvė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68063C33" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>D. Grigienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C2DD4D" w14:textId="52405CB9" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>Mokinių taryba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="2D549172" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53956278" w14:textId="356D7BEA" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24EF6BB0" w14:textId="61F3A107" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10030D77" w14:textId="38CA0771" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">4 klasių </w:t>
+            </w:r>
+            <w:r>
+              <w:t>matematikos</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Nacionaliniai mokinių pasiekimų patikrinimai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60284F7E" w14:textId="66B9FE05" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="057E76A2" w14:textId="0852E6A1" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Elektroniniu būdu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F6655AC" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>S. Kavolienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F99E0DE" w14:textId="43F1A79D" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Pivorienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D57E3" w:rsidRPr="008B783F" w14:paraId="61BD1019" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22FAEAF5" w14:textId="2D1F8805" w:rsidR="007D57E3" w:rsidRDefault="007D57E3" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F148788" w14:textId="4EABDDA9" w:rsidR="007D57E3" w:rsidRDefault="007D57E3" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21A02DAC" w14:textId="1467BAC9" w:rsidR="007D57E3" w:rsidRDefault="007D57E3" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>Mokinio padėjėjų metodinis susirinkimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1904DAFB" w14:textId="02EEF049" w:rsidR="007D57E3" w:rsidRDefault="007D57E3" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokinio padėjėjai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A518B33" w14:textId="1DCBF9C6" w:rsidR="007D57E3" w:rsidRDefault="007D57E3" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>244 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05F0FDED" w14:textId="77777777" w:rsidR="007D57E3" w:rsidRDefault="007D57E3" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>S. Kavolienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55561052" w14:textId="3835E7FF" w:rsidR="007D57E3" w:rsidRDefault="007D57E3" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Medeikė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="25215479" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27AB2951" w14:textId="4F8ADC26" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C5CD467" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D2C7E2A" w14:textId="2ECAA1D2" w:rsidR="00522CDF" w:rsidRPr="007F3797" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r w:rsidRPr="007F3797">
+              <w:t>Mokinių darbų</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ir knygų</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F3797">
+              <w:t xml:space="preserve"> paroda „</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Šviečianti Lietuva</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F3797">
+              <w:t xml:space="preserve">“, skirta </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Lietuvos Nepriklausomybės dienai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F3797">
+              <w:t xml:space="preserve"> paminėti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="404D544D" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71A7E290" w14:textId="4EF0DB5C" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005671B1">
+              <w:t xml:space="preserve">8 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005671B1">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>klas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ės</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005671B1">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50ABB149" w14:textId="091C4AEA" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Biblioteka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D72BB77" w14:textId="4F67DECD" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Sutkienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="558E9082" w14:textId="5EDB2F05" w:rsidR="00522CDF" w:rsidRPr="005671B1" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r w:rsidRPr="005671B1">
+              <w:t xml:space="preserve">A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005671B1">
+              <w:t>Tilvikienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="65BD2AD7" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="441EFD8A" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E3AA3FA" w14:textId="5376D8DA" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AB177B3" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1549EB9E" w14:textId="1169F4F2" w:rsidR="00522CDF" w:rsidRPr="007F3797" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Patyriminio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> ugdymo diena, skirta Lietuvos Nepriklausomybės atkūrimo dienai paminėti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FE0BADA" w14:textId="28E6A1E9" w:rsidR="00522CDF" w:rsidRPr="005671B1" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B6D2EB5" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26A5DD14" w14:textId="32DE31C0" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>Klasių vadovai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="581AB560" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D466362" w14:textId="11275EE1" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="705F9EDC" w14:textId="2E6FA632" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F5E4C38" w14:textId="0C479872" w:rsidR="00522CDF" w:rsidRPr="007F3797" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>Kovo 11-ajai skirtas koncertas „Mažos širdelės – didelė Lietuva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>!”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F9EC234" w14:textId="31AFFD72" w:rsidR="00522CDF" w:rsidRPr="005671B1" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1–4 kl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="088D3822" w14:textId="479AC273" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Aktų salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17228CEC" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>L. Grybauskienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2384F6BA" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">O. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Turauskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EFA11DD" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Levencova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8C3264" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">D. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Budvytienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CAF31EA" w14:textId="0F75D769" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>pradinių klasių mokytojos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="3DFD8501" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F27D8BB" w14:textId="671A0109" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76B266C1" w14:textId="51477D12" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="0017782A">
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="351CFEBD" w14:textId="70D9497F" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>Edukacija Klaipėdos muzikiniame teatre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34655F9E" w14:textId="58EF1EB7" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2b klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30120AC3" w14:textId="2FF6BC30" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos muzikinis teatras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F33B6ED" w14:textId="279E3ABB" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>S. Gudavičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="1440C012" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="615F8A49" w14:textId="65BBEAEC" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2948EC5C" w14:textId="753057B1" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DA05717" w14:textId="5AA11A15" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>Žinių ir sporto olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B3A0D1C" w14:textId="733F9DB2" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D15B979" w14:textId="16848444" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos „Varpo“ gimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="057929AF" w14:textId="74D2E2BE" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kulvietytė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="6C888CF0" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="283A8059" w14:textId="582A8AB4" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="675A9D96" w14:textId="73180FAD" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A5C79BB" w14:textId="7D1E5C73" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r w:rsidRPr="00682766">
+              <w:t>Klaipėdos miesto 8 klasių mokinių anglų kalbos olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68B6C689" w14:textId="10CDAAAE" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46EB5A2C" w14:textId="3D199546" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> Klaipėdos Vitės progimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="198083E3" w14:textId="6B1A92B8" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>Z. Juškaitė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DEF331C" w14:textId="72504CB1" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>J. Vaišnorienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="6F562E2E" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6529A603" w14:textId="27BCD4C8" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09D2BA1A" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="743A3855" w14:textId="123BCC4F" w:rsidR="00522CDF" w:rsidRPr="00682766" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>,,Tvarumo akademijos“ nuotolinė pamoka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="788FFA41" w14:textId="10D89AA9" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5a klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="468086AD" w14:textId="42847875" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>235 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BBB6673" w14:textId="60B1FAE4" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kačinskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="5EE0860E" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="274AF012" w14:textId="58B79CD8" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00E8A767" w14:textId="77777777" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="786ACB1E" w14:textId="17090295" w:rsidR="00522CDF" w:rsidRPr="00682766" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r w:rsidRPr="00DD40B4">
+              <w:rPr>
+                <w:color w:val="080809"/>
+              </w:rPr>
+              <w:t>Respublikinis projektas ,,Lietuva mano širdyje" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33FF40A7" w14:textId="4FB4C81F" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>Pradinių klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62600455" w14:textId="711E5724" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00522CDF">
+              <w:t>Elektroniniu būdu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18931D87" w14:textId="5142FB0F" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>Levencova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="1803A452" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22777E64" w14:textId="182F1252" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D38798D" w14:textId="60DE93ED" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A9C020B" w14:textId="55DDD785" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">Menų, fizinio lavinimo ir dorinio ugdymo metodinės grupės susirinkimas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E074873" w14:textId="3AA1DCCA" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Metodinės grupės nariai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68731F31" w14:textId="6E9FF231" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>233 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23809C94" w14:textId="5318ECB8" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>R. Juškaitė-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Norbutienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="2F670803" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64479E86" w14:textId="296C8664" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A996CA6" w14:textId="1D09D859" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="0017782A">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AE9DA58" w14:textId="3274CA32" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r w:rsidRPr="00BC1966">
+              <w:t>Klaipėdos miesto 5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1966">
+              <w:t>8 klasių mokinių matematikos olimpiad</w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="586A4B18" w14:textId="3BBB2A56" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00CFAB7E" w14:textId="6F861A93" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1966">
+              <w:t> Klaipėdos Liudviko Stulpino progimnazij</w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06B6751D" w14:textId="1653F4E5" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">V. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Žvinklienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B788D1" w14:textId="2DE6ABE4" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Levencova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F2B719" w14:textId="055D143C" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">O. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Šalkauskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="0FD50373" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E26077" w14:textId="53840F56" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E9B94EA" w14:textId="0C4D27B1" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11ACAD20" w14:textId="47A2DDFF" w:rsidR="00522CDF" w:rsidRPr="00BC1966" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t>Krepšinio turnyras 3 x 3 Lietuvos Nepriklausomybės atkūrimo dienai paminėti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="287A6F7B" w14:textId="385314F2" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00CC0A86">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C1386C4" w14:textId="231F318A" w:rsidR="00522CDF" w:rsidRPr="00BC1966" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos „Versmės“ progimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1425F92E" w14:textId="7EBC2D68" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
+            <w:r>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kulvietytė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="538143A3" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AE7C8D6" w14:textId="71EB8008" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="791063C6" w14:textId="729BB6B4" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04D09F51" w14:textId="5ABD04B6" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00E66B06">
+              <w:t>Miesto 8 klasių Prof. Stasio Vaitekūno geografijos olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="527C879E" w14:textId="206A948F" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E6BA426" w14:textId="33D1EEA4" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos Simono Dacho progimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="528500EC" w14:textId="17BCE85D" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00E66B06">
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E66B06">
+              <w:t>Rapolavičienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="315F9C5A" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20B6F5DE" w14:textId="7E77F4DA" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AF93F23" w14:textId="2E0A1D55" w:rsidR="0017782A" w:rsidRPr="00DD40B4" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>15.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26031A3F" w14:textId="1C4C0008" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60129922" w14:textId="7CEA341C" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00DD40B4">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 m. Lietuvos moksleivių dainų šventės </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kartu. Laiku. Ratu” šokių dienos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ratu, ratu” dalyvių </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>tranka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44899AAC" w14:textId="6E93403B" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>okių kolektyvas ,,Siekis“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D025060" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="00DD40B4" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t xml:space="preserve">Klaipėdos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>Sendvario</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6DFF92D8" w14:textId="4CD23C4E" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>progimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00B16AEC" w14:textId="3860567A" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>Levencova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="6BF11FB1" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E095BFD" w14:textId="25116C70" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="081AC797" w14:textId="5359863F" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3 pamoka </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="066794B2" w14:textId="2C7FF5F4" w:rsidR="0017782A" w:rsidRPr="00E66B06" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>Raštingiausio mokinio konkursas. Diktanto rašymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EC023EA" w14:textId="440B6E07" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1–4 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2EAB23" w14:textId="0588DAF6" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Savo klasėse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E44CFBA" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">V. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Narkienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65684377" w14:textId="60E213E5" w:rsidR="0017782A" w:rsidRPr="00E66B06" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>pradinių klasių mokytojos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="398098A9" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="151FC8C5" w14:textId="4FD9FAFA" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16–20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F65DC18" w14:textId="787E32D7" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pamokų metu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01B97D35" w14:textId="1C716322" w:rsidR="0017782A" w:rsidRPr="00E66B06" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00E66B06">
+              <w:t>Savaitė, skirta pasaulinei Žemės dienai paminėti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="440510BA" w14:textId="7E9FF31B" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="115F8B70" w14:textId="5A5DDF74" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>205, 212, 235 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35232528" w14:textId="593E6059" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kačinskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20553BA9" w14:textId="490314D1" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Simutienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00DE965B" w14:textId="164271A4" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Rapolavičienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19750655" w14:textId="763AD59E" w:rsidR="0017782A" w:rsidRPr="00E66B06" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">R. Juškaitė - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Norbutienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="46F4B2D3" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3778E690" w14:textId="5C3B31ED" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34320119" w14:textId="597E1D76" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D60ED4D" w14:textId="05D03BE9" w:rsidR="0017782A" w:rsidRPr="00E66B06" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> klasių lietuvių kalbos ir literatūros (skaitymo) Nacionaliniai mokinių pasiekimų patikrinimai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A7C9F48" w14:textId="44EA9D82" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69F74DD1" w14:textId="4D06609A" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Elektroniniu būdu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08B4BF67" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>S. Kavolienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F7141C3" w14:textId="191F8DFD" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Pivorienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="3A6B4DF7" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49276F2F" w14:textId="531D8C20" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08E13140" w14:textId="2F957806" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2  pamoka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="422B0931" w14:textId="142A5433" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>Raštingiausio mokinio konkursas „Gramatikos labirintuose“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="080C6556" w14:textId="36ECF016" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Po 2 1 ir 3 klasių  mokinius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E98411F" w14:textId="3AC34160" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>121 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12073AE6" w14:textId="6FAFE15B" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">V. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Narkienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="07ACFCE7" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A4B6893" w14:textId="2C155AF3" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19F7A80C" w14:textId="4A4ED91F" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4  pamoka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CF68344" w14:textId="4DEC579F" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>Raštingiausio mokinio konkursas „Gramatikos labirintuose“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2816964E" w14:textId="7EEA5509" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Po 2 2 ir 4 klasių mokinius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0590F692" w14:textId="7ECD3825" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>121 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="254FF66A" w14:textId="21EFE9A4" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">V. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Narkienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="1C9BD54B" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59588EF1" w14:textId="392A2B5C" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3570A3F2" w14:textId="21CE2AA9" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D4E4013" w14:textId="7D475EBF" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00EF7A1D">
+              <w:rPr>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:t>Klaipėdos miesto ir rajono 3 klasių mokinių anglų kalbos konkurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF7A1D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF7A1D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>heck</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EF7A1D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EF7A1D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EF7A1D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF7A1D">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>nglish“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DFCE57A" w14:textId="360ABEEC" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos miesto ir rajono 3 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69FC6B95" w14:textId="554B2F30" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>218 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13B8337C" w14:textId="405E1AE8" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>J. Vaišnorienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="1075FA34" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="060F2A72" w14:textId="753B0148" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF52E2">
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EDC0799" w14:textId="73AD208A" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF52E2">
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A1C2431" w14:textId="53C631DD" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00EF52E2">
+              <w:t>Klaipėdos miesto ir regiono bendrojo ugdymo mokyklų mokinių vokiečių kalbos raiškiojo skaitymo konkursas  „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EF52E2">
+              <w:t>Natur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EF52E2">
+              <w:t>“</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/„G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF52E2">
+              <w:t>amta</w:t>
+            </w:r>
+            <w:r>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14A53AB4" w14:textId="7573BC21" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF52E2">
+              <w:t>8c klasės mokinė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21C9C922" w14:textId="74053DD0" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF52E2">
+              <w:t xml:space="preserve">Klaipėdos </w:t>
+            </w:r>
+            <w:r>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF52E2">
+              <w:t>Baltijos</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">“ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF52E2">
+              <w:t>gimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5535EA9A" w14:textId="08215046" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00EF52E2">
+              <w:t>J.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF52E2">
+              <w:t>Žilienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D57E3" w:rsidRPr="008B783F" w14:paraId="612E5CCD" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C0E90DB" w14:textId="1D10730E" w:rsidR="007D57E3" w:rsidRPr="00EF52E2" w:rsidRDefault="007D57E3" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75D7D961" w14:textId="42E09248" w:rsidR="007D57E3" w:rsidRPr="00EF52E2" w:rsidRDefault="007D57E3" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pagal atskirą grafiką</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74BB4470" w14:textId="327184E6" w:rsidR="007D57E3" w:rsidRPr="00EF52E2" w:rsidRDefault="007D57E3" w:rsidP="0017782A">
+            <w:r>
+              <w:t>Mokymai „Sensorinio kabineto panaudojimo galimybės“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F3D7399" w14:textId="225F8B7A" w:rsidR="007D57E3" w:rsidRPr="00EF52E2" w:rsidRDefault="007D57E3" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokytojai, mokinio padėjėjai, švietimo pagalbos specialistai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0388989E" w14:textId="0FC08657" w:rsidR="007D57E3" w:rsidRPr="00EF52E2" w:rsidRDefault="007D57E3" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>154 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="093EE572" w14:textId="77777777" w:rsidR="007D57E3" w:rsidRDefault="007D57E3" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">S. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Danilavičiūtė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A538552" w14:textId="32D43B9F" w:rsidR="007D57E3" w:rsidRPr="00EF52E2" w:rsidRDefault="007D57E3" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Šertvytis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="560EAF8D" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AD43D43" w14:textId="7A051D42" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B3ED85C" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04FEEA90" w14:textId="6EA7988B" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>Paroda „Mano knygutė“, skirta Knygnešio dienai paminėti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42793F13" w14:textId="724ED8CA" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokyklos bendruomenė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40758E8C" w14:textId="59EEB032" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Skaitykla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="784E9454" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Tilvikienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40B661E2" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">P. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kinčinienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78EA781B" w14:textId="038AD5AB" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>S. Kavolienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="4999724F" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="306FCF8E" w14:textId="29D05024" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>17–20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7A52B4" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC399C0" w14:textId="379F2EB3" w:rsidR="0017782A" w:rsidRPr="00EF7A1D" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00801689">
+              <w:t xml:space="preserve">Respublikinė palaikymo, tolerancijos ir supratimo akcija ,,Bendrystės strėlė“, skirta paminėti Dauno sindromo dienai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00801689">
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69EE0828" w14:textId="70CF56A7" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pradinių klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBBC337" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3C2566" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1238"/>
+              </w:tabs>
+              <w:ind w:left="30" w:hanging="30"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C11385">
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C11385">
+              <w:t>Sirutyt</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D3D0946" w14:textId="6773A713" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>pradinių klasių mokytojos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="1A1CB6A9" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="632E3EF1" w14:textId="3EB1C5BB" w:rsidR="0017782A" w:rsidRPr="00092D52" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00319140" w14:textId="44FB5E31" w:rsidR="0017782A" w:rsidRPr="00092D52" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="089DF4BB" w14:textId="2FECE0FA" w:rsidR="0017782A" w:rsidRPr="001B6731" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="001B6731">
+              <w:t xml:space="preserve">Edukacinė išvyka - pamoka radijo stotyje </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B6731">
+              <w:t>Lalūna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EC2716B" w14:textId="49203674" w:rsidR="0017782A" w:rsidRPr="00FF071E" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5b klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7485E2A9" w14:textId="50A1AFC0" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Klaipėdos radijo stotis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lalūna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F556551" w14:textId="0C8750DD" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">G. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ruškienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="5F46CD3E" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D7E2639" w14:textId="4D76AFDB" w:rsidR="0017782A" w:rsidRPr="00092D52" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B8D450E" w14:textId="084C1391" w:rsidR="0017782A" w:rsidRPr="00092D52" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43CB287C" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="001B6731" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="001B6731">
+              <w:t>Tarptautinis matematikos konkurso „Kengūra“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="159EF6BE" w14:textId="4D0BEE23" w:rsidR="0017782A" w:rsidRPr="001B6731" w:rsidRDefault="0017782A" w:rsidP="0017782A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E6C8389" w14:textId="6F039895" w:rsidR="0017782A" w:rsidRPr="00FF071E" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2–8 klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73FECE32" w14:textId="78018EA7" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2404CFD5" w14:textId="6ECA86B0" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Pivorienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67A5F30C" w14:textId="40B73953" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>matematikos ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1139538C" w14:textId="6469F6F0" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>pradinių klasių mokytojai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="0FDE31E3" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A8EAAD5" w14:textId="78BE45AD" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E3C91A1" w14:textId="27733CB8" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74ABCF09" w14:textId="314173CC" w:rsidR="0017782A" w:rsidRPr="001B6731" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>Aplinkosauginė konferencija „Įdomioji ekologija“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E328EB7" w14:textId="3DA99D37" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5a klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="749A0BD2" w14:textId="24196162" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Elektroninėje erdvėje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54C4758B" w14:textId="7650AF13" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kačinskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="4A407CF2" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47F92B56" w14:textId="79EB2AF8" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D006EF7" w14:textId="6D6570DA" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02DC088B" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>XI-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>asis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Respublikinis liaudiškos dainos ir šokio festivalis ,,Vyturio giesmė - 2026“ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54ADC2B6" w14:textId="1D49493E" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22DF5D10" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>okių kolektyvas ,,Siekis“</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="291396D0" w14:textId="117DA285" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F8D631B" w14:textId="10A1C011" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>Klaipėdos ,,Vyturio“ progimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69964CBD" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD40B4">
+              <w:t>Levencova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E1FEFD5" w14:textId="6E446446" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">O. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Turauskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="2C21E957" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05EB5494" w14:textId="307977BD" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="301857AE" w14:textId="3EF36148" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30E8849B" w14:textId="19E7D5E9" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>Miesto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>klasių mokinių</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>konkursas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>„Jaunieji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Klaipėdos istorijos žinovai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6333F257" w14:textId="6E05FB72" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AE4F11C" w14:textId="3BD49425" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos pilies muziejus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C02A288" w14:textId="7D8A7AA5" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Simutienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="14AD0E76" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6750D135" w14:textId="12E7AE09" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2276C595" w14:textId="71713E31" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">9.00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4186AB1D" w14:textId="3E51BE0E" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Žemės dienos minėjimas „Žemė mūsų namai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="665F4409" w14:textId="02B4AD6B" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1–4 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FC1F890" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EB9C7E5" w14:textId="686D9246" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>S. Gudavičienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F69B0B5" w14:textId="28366A0B" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>J. Ramanauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="46D7DE68" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44C7F3A3" w14:textId="181DFE4E" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45DA88CF" w14:textId="2D7C4487" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29956DAC" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pamoka – STEAM veikla ,,Saugok mūsų planetą“, skirta pasaulinei Žemės dienai paminėti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BBF49CF" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="247F7786" w14:textId="0FE5EEB6" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5  klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="491903C1" w14:textId="7E25DCE6" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Aktų salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D98652F" w14:textId="03037598" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kačinskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FB1E62B" w14:textId="36C2F88C" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>R. Juškaitė-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Norbutienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="1331ABFC" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F144CC6" w14:textId="6B1EB5DB" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B35CA">
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38D21063" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DCB723D" w14:textId="5C82D5A8" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="008B35CA">
+              <w:t>Pamokos, skirtos pasaulinei Žemės dienai paminėti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30EA8AEB" w14:textId="3AEA9719" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B35CA">
+              <w:t>5–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30E01D7B" w14:textId="596A4D70" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B35CA">
+              <w:t>235 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20D7D5CC" w14:textId="54B37EC9" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kačinskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="7C4F3782" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CDB8B72" w14:textId="15103004" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D817141" w14:textId="2990CE2A" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09E2801E" w14:textId="6168673A" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> klasių </w:t>
+            </w:r>
+            <w:r>
+              <w:t>matematikos</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Nacionaliniai mokinių pasiekimų patikrinimai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5159A689" w14:textId="4E32DF91" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7756B2FA" w14:textId="395DA630" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Elektroniniu būdu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58BD608B" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>S. Kavolienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="541D1F86" w14:textId="742D9DEB" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Pivorienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="4F8C6FA6" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D288A5D" w14:textId="61FA74B4" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00024DC4">
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7751058C" w14:textId="4178D25D" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pagal atskirą planą</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A4EBE0C" w14:textId="32CAA2F7" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Patyriminio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> ugdymo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C5717">
+              <w:t>diena „</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C5717">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Stebėtinu keliu patinka Tau, Viešpatie, mane vesti“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39DDCBAB" w14:textId="2D336EBB" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CDB3BF6" w14:textId="41E5B492" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Įvairiose mokyklos erdvėse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C766368" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>S. Kavolienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1262F582" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>V. Juškienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E684B71" w14:textId="7501E60D" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">N. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Talmontienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6964CAEA" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Budreckas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="519801DE" w14:textId="5F0982E3" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>Klasių vadovai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="1E1E6841" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F6960FC" w14:textId="297FCE2E" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B35CA">
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78BA7777" w14:textId="705FBE9F" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B35CA">
+              <w:t>12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2485FADB" w14:textId="3F176621" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B35CA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B35CA">
+              <w:rPr>
+                <w:rStyle w:val="Grietas"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEAM varžybos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Grietas"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B35CA">
+              <w:rPr>
+                <w:rStyle w:val="Grietas"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t>STEAM iššūkis: oras, vanduo, žemė</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Grietas"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42F56951" w14:textId="0DA11C4E" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B35CA">
+              <w:t>5 klasių komanda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BD62662" w14:textId="2A559ACC" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B35CA">
+              <w:rPr>
+                <w:rStyle w:val="Grietas"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+              <w:t>Moksleivių saviraiškos centras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="418B7543" w14:textId="2CA38713" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kačinskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="24FF2D61" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E9D1857" w14:textId="3C10F47C" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BBB8B90" w14:textId="717FFF8D" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>8.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5557" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>2c, 6c klasių mokiniai</w:t>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34E5D181" w14:textId="567BC180" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Atvira gamtos mokslų STEAM pamoka ,,Tirpalų grupės“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FA3128F" w14:textId="64BB4050" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5a klasės mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39919F04" w14:textId="09290241" w:rsidR="00585438" w:rsidRDefault="00585438" w:rsidP="00585438">
-[...18 lines deleted...]
-          <w:p w14:paraId="35914B32" w14:textId="77777777" w:rsidR="00585438" w:rsidRDefault="00585438" w:rsidP="00585438">
+          <w:p w14:paraId="5E0BE9D7" w14:textId="7E9F1DB7" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Grietas"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>235 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A16BA8B" w14:textId="394401D2" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kačinskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="0A234332" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35873986" w14:textId="5F19C498" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FB6A1DF" w14:textId="7A97DA4D" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C6CB9D5" w14:textId="2E9EA912" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Klaipėdos miesto mokyklų 3 klasių anglų kalbos konkursas „Velykų džiaugsmas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="322207B5" w14:textId="17C8DD00" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E8E70BC" w14:textId="0FD30B17" w:rsidR="0017782A" w:rsidRPr="008B35CA" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Grietas"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>218 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E5D2CC6" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gainienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1987CF2A" w14:textId="478B8358" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>J. Vaišnorienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="3E6E5E64" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D36CCF3" w14:textId="7AA7459B" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> 25 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A617314" w14:textId="7E264D88" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">13.30 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="278886DB" w14:textId="1E794EEC" w:rsidR="0017782A" w:rsidRPr="00682766" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="4"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:t>Klaipėdos miesto ir apskrities 8 klasių mokinių anglų kalbos viešojo kalbėjimo konkursas „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>saying</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve"> „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>No</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve">“ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>important</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>life</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>skill</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>?“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BAA4910" w14:textId="2ED57898" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:t>8 klasi</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ų mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EC1CBEC" w14:textId="4E803649" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Aktų salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BB8DFCC" w14:textId="27AF6AE8" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>Z. Juškaitė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="26CB316D" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72580D1E" w14:textId="0944F1DE" w:rsidR="0017782A" w:rsidRPr="00092D52" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36FC334E" w14:textId="6245C751" w:rsidR="0017782A" w:rsidRPr="00092D52" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04491779" w14:textId="6744FD94" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1966">
+              <w:t>atematikos konkurs</w:t>
+            </w:r>
+            <w:r>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1966">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F6E1F">
+              <w:t>„Gudručiai</w:t>
+            </w:r>
+            <w:r>
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03163229" w14:textId="714487E0" w:rsidR="0017782A" w:rsidRPr="00FF071E" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1966">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>–7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1966">
+              <w:t xml:space="preserve"> kl</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">asių </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1966">
+              <w:t>mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="058F0107" w14:textId="1EC98B83" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1966">
+              <w:t>Klaipėdos moksleivių saviraiškos centr</w:t>
+            </w:r>
+            <w:r>
+              <w:t>as</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34F9F243" w14:textId="6D1D94B5" w:rsidR="0017782A" w:rsidRPr="00BC1966" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00BC1966">
+              <w:t>V.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC1966">
+              <w:t>Žvinklienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC1966">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A270A83" w14:textId="22DED92B" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00BC1966">
+              <w:t>R.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC1966">
+              <w:t>Levencova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="52F0DB36" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E36672C" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6368A306" w14:textId="6DBBFF4B" w:rsidR="0017782A" w:rsidRPr="00092D52" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="404314FE" w14:textId="22148DC8" w:rsidR="0017782A" w:rsidRPr="00092D52" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>15.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="688918C1" w14:textId="703F1C0E" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Savipagalbos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grupė 5–8 klasių vadovams „Pasitarkime“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E87A510" w14:textId="49A2C3B7" w:rsidR="0017782A" w:rsidRPr="00FF071E" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5–8 klasių vadovai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64D447CD" w14:textId="2217DEDB" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>207 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ED38061" w14:textId="08CD4B1B" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>D. Grigienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="217271B5" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FC95422" w14:textId="4D8CE8F1" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39AD5AB1" w14:textId="31D13A4C" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>17.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A7D16EF" w14:textId="42B639CB" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Lietuvos moksleivių dainų šventės „Laiku ratu kartu“ chorų perklausa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BE5B879" w14:textId="63D405D3" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Jaunučių choras „Bangelė“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76E2D824" w14:textId="57F04AC4" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos Vydūno gimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3871163F" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>L. Grybauskienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="656F4EF1" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>S. Šiaučiulis,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="778AC347" w14:textId="12CC34EF" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1a, 1c, 2c, 4a ir 4c klasių mokytojos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="59E782D8" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70027A22" w14:textId="31BD250D" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A145FD7" w14:textId="5C2C5C3D" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2, 3, 4 pamokos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AAD8DC0" w14:textId="767D1E4A" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t xml:space="preserve">Susitikimas su rašytoja Viktorija </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Butautis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, knygos  „Magnetinė sala“ pristatymas ir edukacija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F23E601" w14:textId="2D1DACAB" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3–5 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F3B7361" w14:textId="65C8C39C" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Aktų salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66C620DC" w14:textId="365E3DBC" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>Tėvų klubas, Sandra Kavolienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="3638BC2F" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="546D5E28" w14:textId="23393764" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02C1F8D4" w14:textId="650EB3B8" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66739DC0" w14:textId="0011831F" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C2A12">
+              <w:t>Nacionalinis geografijos Č. Kudabos konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C77CC8E" w14:textId="6E08601E" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C2A12">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C2A12">
+              <w:t>8 klasių</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AEF5375" w14:textId="3D2AC9C1" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001405D0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vilniaus universiteto </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001405D0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Geomokslų</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001405D0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> institut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A616A52" w14:textId="2D8ACD6D" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E66B06">
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E66B06">
+              <w:t>Rapolavičienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="006F3590" w14:paraId="178D02FA" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31DB88CD" w14:textId="68F465B7" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Su klasės vadove suderintas laikas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E1BED93" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2075F6B9" w14:textId="02EEFBE5" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Prevencinė pamoka draugystei stiprinti „Draugystė – klasės jėga!“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6886D445" w14:textId="5C339071" w:rsidR="0017782A" w:rsidRPr="00162CC1" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5c, 6a, 6b, 6c  klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="178A5CB2" w14:textId="762F4BC1" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Klasių vadovų kabinetai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3212D548" w14:textId="3C2BC6ED" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4528">
+              <w:t>D. Grigienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="006F3590" w14:paraId="4BC01812" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34133E25" w14:textId="2DB193C2" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Su mokiniais suderintas laikas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6143EC8D" w14:textId="107E3220" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Su mokiniais suderintas laikas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5455B563" w14:textId="0F7A1930" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Specialiųjų ugdymosi poreikių mokiniams individualios konsultacijos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D6D8A2" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E41788C" w14:textId="7AD79EEC" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>SUP 5–8  klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50BA6774" w14:textId="1C705A5C" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>207 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A1FA9C1" w14:textId="1D473A70" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>D. Grigienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="006F3590" w14:paraId="088C869F" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5099AB4F" w14:textId="5B372658" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pirmadieniais,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="236844E8" w14:textId="490653DE" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ketvirtadieniais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70AF1551" w14:textId="45A7DAC6" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.55,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72282E01" w14:textId="7C2393A5" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A79BF46" w14:textId="7A0FFEB1" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mokinių tarybos susirinkimai, veiklų planavimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BAB8AE9" w14:textId="742B3E73" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EFD0C78" w14:textId="16F47053" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>207 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A85E024" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>D. Grigienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD4534D" w14:textId="3CF4A390" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mokinių taryba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="006F3590" w14:paraId="0E1FC845" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40481349" w14:textId="38FDCD6E" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve">Visą mėnesį </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2818BBB3" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57E5963F" w14:textId="3A07BC23" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve"> Erasmus+  tarptautinių projektų  paraiškų rengimas ir pateikimas EK finansavimui gauti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DC1CF06" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F2FCE61" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61ABC4AB" w14:textId="62E05B09" w:rsidR="0017782A" w:rsidRPr="00682766" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00682766">
+              <w:t>J.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682766">
+              <w:t>Grigienė</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="580D37BA" w14:textId="5411530B" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:t>V.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>Kerdokienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="006F3590" w14:paraId="11321062" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7452AF8B" w14:textId="6E025660" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23255558" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AB89709" w14:textId="4E3D9C26" w:rsidR="0017782A" w:rsidRPr="00682766" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00682766">
+              <w:t>Respublikinis (nuotolinis) 5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682766">
+              <w:t>6 klasių mokinių</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46871F58" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="00682766" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="00682766">
+              <w:t>anglų kalbos vaizdo įrašo konkursas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A47CF88" w14:textId="264F68F7" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve">„Anglų kalba realiame gyvenime“ (English </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>real</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>life</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FF187F2" w14:textId="6DABB349" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682766">
+              <w:t>kl</w:t>
+            </w:r>
+            <w:r>
+              <w:t>asių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve"> mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FF92C33" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25217FD7" w14:textId="7145966C" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682766">
+              <w:t xml:space="preserve">V. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00682766">
+              <w:t>Kerdokienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="006F3590" w14:paraId="6683A7C9" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48AB38B2" w14:textId="2BDD497F" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BAAEE3C" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17827161" w14:textId="63595F1B" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Lietuvos aplinkosauginis konkursas ,,Žalioji odisėja“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02445A34" w14:textId="7DF802D3" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>5a klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="134526B4" w14:textId="53B18AA4" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>235 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D20A931" w14:textId="2E915842" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kačinskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EEA8881" w14:textId="18F39C58" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>R. Juškaitė-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Norbutienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="006F3590" w14:paraId="230A7084" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0140D976" w14:textId="46F57764" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FE33DDD" w14:textId="6EFB7BF3" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BC91164" w14:textId="51F213F0" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r w:rsidRPr="001C1405">
+              <w:t>Respublikinis 1–4 klasių mokinių integruotas informacinių technologijų, dailės ir muzikos projektas „</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A14EA">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Švenčiu Lietuvą</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1405">
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BAD00F5" w14:textId="4EF3CB82" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1a klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="270A8E13" w14:textId="79D31496" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>226 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31C9C0F2" w14:textId="0C15F93A" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>L. Grybauskienė</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF924ED" w14:textId="23FBC088" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I. Norkienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="006F3590" w14:paraId="76882384" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7899D6AC" w14:textId="5DAD15DE" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40CD830A" w14:textId="0375DBD1" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2728E888" w14:textId="4F7A9622" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:outlineLvl w:val="4"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1405">
+              <w:t xml:space="preserve">III respublikinis 1 - 8 klasių mokinių virtualus muzikos projektas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>„Mano klasės orkestras“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="676D7156" w14:textId="579D8356" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1c klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CA1D877" w14:textId="50C44D30" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>226 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15D20734" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>L. Grybauskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17FA4079" w14:textId="356B046C" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:t xml:space="preserve">L. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Sutkienė</w:t>
+              <w:t>Kazakauskienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">R. </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="006F3590" w14:paraId="3B7D479B" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A398E4A" w14:textId="68324445" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D14800E" w14:textId="18E4CAC6" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36816464" w14:textId="6B71EFC5" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>Paroda „ Knygos viršelis, kurio dar nėra“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CF518DC" w14:textId="0D083734" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokyklos bendruomenė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01C7832C" w14:textId="6831DE96" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Koridoriuje prie koplyčios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DFFDAE4" w14:textId="6EFEF98C" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>R. Steponavičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782A" w:rsidRPr="006F3590" w14:paraId="7DBEEAA6" w14:textId="77777777" w:rsidTr="00F72C77">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26D78CB6" w14:textId="5AC4F5CC" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="363DE3FB" w14:textId="06C1C08C" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F5FE10E" w14:textId="2385ED3D" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:r>
+              <w:t>Namų darbų krūvio tyrimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C49E43A" w14:textId="4A348483" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59C54E93" w14:textId="7D18BFB9" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Elektroniniu būdu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01643E83" w14:textId="5C57331B" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Tirūnienė</w:t>
+              <w:t>Pivorienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...5861 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E41B2B6" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRDefault="00BF12E2" w:rsidP="006B147C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7195B90D" w14:textId="6BED6A76" w:rsidR="000025DA" w:rsidRPr="0028788D" w:rsidRDefault="0028788D" w:rsidP="006B147C">
+    <w:p w14:paraId="7195B90D" w14:textId="6D04AD39" w:rsidR="000025DA" w:rsidRPr="005027F2" w:rsidRDefault="007A5588" w:rsidP="006B147C">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:color w:val="00B050"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="0028788D">
+      <w:r w:rsidR="005027F2" w:rsidRPr="005027F2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Direktoriaus pavaduotoja ugdymui</w:t>
       </w:r>
-      <w:r w:rsidRPr="0028788D">
+      <w:r w:rsidR="005027F2" w:rsidRPr="005027F2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005027F2" w:rsidRPr="005027F2">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005027F2" w:rsidRPr="005027F2">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005027F2" w:rsidRPr="005027F2">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005027F2">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005027F2">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005027F2">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005027F2">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                 </w:t>
+        <w:t xml:space="preserve">                  </w:t>
       </w:r>
-      <w:r w:rsidRPr="0028788D">
+      <w:r w:rsidR="005027F2" w:rsidRPr="005027F2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Sandra Kavolienė</w:t>
       </w:r>
-      <w:r w:rsidRPr="0028788D">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7B5E1913" w14:textId="77777777" w:rsidR="00B24BFA" w:rsidRPr="0028788D" w:rsidRDefault="00B24BFA" w:rsidP="006B147C">
+    <w:p w14:paraId="7B5E1913" w14:textId="77777777" w:rsidR="00B24BFA" w:rsidRDefault="00B24BFA" w:rsidP="006B147C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6717DBFB" w14:textId="77777777" w:rsidR="000025DA" w:rsidRDefault="000025DA" w:rsidP="006B147C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="734AC2BB" w14:textId="77777777" w:rsidR="000025DA" w:rsidRDefault="000025DA" w:rsidP="006B147C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0971967C" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRDefault="00BF12E2" w:rsidP="00BF12E2"/>
     <w:p w14:paraId="30192B80" w14:textId="77777777" w:rsidR="003B1FC0" w:rsidRDefault="003B1FC0" w:rsidP="00BF12E2"/>
     <w:p w14:paraId="65A6C685" w14:textId="32B1C1D5" w:rsidR="00BF12E2" w:rsidRDefault="00BF12E2" w:rsidP="00BF12E2"/>
     <w:p w14:paraId="4A1AD45A" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRPr="006F3590" w:rsidRDefault="00BF12E2" w:rsidP="00BF12E2"/>
     <w:sectPr w:rsidR="00BF12E2" w:rsidRPr="006F3590" w:rsidSect="00275FA8">
@@ -8481,139 +10403,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EEE6ABA"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286D14CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55F274FA"/>
     <w:lvl w:ilvl="0" w:tplc="B158FAA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -8649,50 +10482,139 @@
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C935D07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9EC604C"/>
+    <w:lvl w:ilvl="0" w:tplc="CD860268">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55CD6068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E17E5D44"/>
     <w:lvl w:ilvl="0" w:tplc="5A3C4B50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
@@ -9019,229 +10941,258 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2108042602">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1204710911">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1971592779">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="350188138">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1136869786">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1075854891">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="226232667">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7" w16cid:durableId="1125390810">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="160"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF12E2"/>
     <w:rsid w:val="000025DA"/>
+    <w:rsid w:val="00024DC4"/>
     <w:rsid w:val="00034B82"/>
     <w:rsid w:val="0004348D"/>
     <w:rsid w:val="0004562D"/>
-    <w:rsid w:val="000614CB"/>
     <w:rsid w:val="00063B80"/>
     <w:rsid w:val="00070D49"/>
     <w:rsid w:val="000716FE"/>
     <w:rsid w:val="00092D52"/>
     <w:rsid w:val="0009467E"/>
-    <w:rsid w:val="000A042E"/>
-    <w:rsid w:val="000A2BEE"/>
     <w:rsid w:val="000E4785"/>
     <w:rsid w:val="000F05AD"/>
-    <w:rsid w:val="0013684D"/>
+    <w:rsid w:val="00135AFF"/>
+    <w:rsid w:val="00140652"/>
+    <w:rsid w:val="00162CC1"/>
     <w:rsid w:val="001729AA"/>
+    <w:rsid w:val="0017782A"/>
+    <w:rsid w:val="00196683"/>
+    <w:rsid w:val="001A11E3"/>
+    <w:rsid w:val="001A3DF7"/>
+    <w:rsid w:val="001A5163"/>
+    <w:rsid w:val="001B6731"/>
     <w:rsid w:val="001B77CA"/>
-    <w:rsid w:val="001C2233"/>
+    <w:rsid w:val="001D28CD"/>
+    <w:rsid w:val="001D2B5D"/>
+    <w:rsid w:val="001D376E"/>
     <w:rsid w:val="001D7F3B"/>
     <w:rsid w:val="001F2F40"/>
     <w:rsid w:val="002019FC"/>
-    <w:rsid w:val="0020412F"/>
     <w:rsid w:val="002508EB"/>
     <w:rsid w:val="00275FA8"/>
-    <w:rsid w:val="0028788D"/>
     <w:rsid w:val="00295684"/>
     <w:rsid w:val="002E16D4"/>
     <w:rsid w:val="002E7644"/>
+    <w:rsid w:val="002F4670"/>
     <w:rsid w:val="002F6229"/>
     <w:rsid w:val="002F6E7C"/>
     <w:rsid w:val="00300AEE"/>
     <w:rsid w:val="00302386"/>
-    <w:rsid w:val="00313C1D"/>
     <w:rsid w:val="003223B8"/>
     <w:rsid w:val="00323C46"/>
     <w:rsid w:val="003519C5"/>
     <w:rsid w:val="00352CED"/>
     <w:rsid w:val="0035424B"/>
     <w:rsid w:val="00361773"/>
+    <w:rsid w:val="00383E25"/>
     <w:rsid w:val="00386529"/>
     <w:rsid w:val="00392000"/>
     <w:rsid w:val="00394C36"/>
     <w:rsid w:val="003964E8"/>
     <w:rsid w:val="003A626F"/>
+    <w:rsid w:val="003A7179"/>
     <w:rsid w:val="003B1FC0"/>
-    <w:rsid w:val="004458C9"/>
     <w:rsid w:val="00455169"/>
     <w:rsid w:val="004851A1"/>
+    <w:rsid w:val="00485477"/>
+    <w:rsid w:val="004956B2"/>
+    <w:rsid w:val="004970DE"/>
     <w:rsid w:val="004C6C3C"/>
+    <w:rsid w:val="004F5F4C"/>
+    <w:rsid w:val="005027F2"/>
+    <w:rsid w:val="00522CDF"/>
     <w:rsid w:val="00527F79"/>
-    <w:rsid w:val="00553524"/>
     <w:rsid w:val="00561031"/>
+    <w:rsid w:val="005621CC"/>
     <w:rsid w:val="00570246"/>
-    <w:rsid w:val="00585438"/>
+    <w:rsid w:val="0059120E"/>
     <w:rsid w:val="005A0DDF"/>
+    <w:rsid w:val="005A451B"/>
     <w:rsid w:val="005A767F"/>
     <w:rsid w:val="005B0A8B"/>
+    <w:rsid w:val="005B2D64"/>
     <w:rsid w:val="005E044E"/>
     <w:rsid w:val="005F2F1C"/>
     <w:rsid w:val="006031DC"/>
-    <w:rsid w:val="006549F5"/>
+    <w:rsid w:val="00624747"/>
     <w:rsid w:val="00680529"/>
     <w:rsid w:val="0068366F"/>
     <w:rsid w:val="00687D0C"/>
+    <w:rsid w:val="00690978"/>
     <w:rsid w:val="006B147C"/>
-    <w:rsid w:val="006E493D"/>
+    <w:rsid w:val="006C5717"/>
+    <w:rsid w:val="006D60A2"/>
     <w:rsid w:val="006F5CB4"/>
     <w:rsid w:val="0070142C"/>
     <w:rsid w:val="007106B5"/>
     <w:rsid w:val="0072568B"/>
-    <w:rsid w:val="00726061"/>
-    <w:rsid w:val="00752D52"/>
     <w:rsid w:val="00755199"/>
-    <w:rsid w:val="007551B8"/>
     <w:rsid w:val="00766426"/>
     <w:rsid w:val="007872C3"/>
+    <w:rsid w:val="0079026B"/>
+    <w:rsid w:val="007A5588"/>
+    <w:rsid w:val="007B0995"/>
+    <w:rsid w:val="007C24C4"/>
+    <w:rsid w:val="007D57E3"/>
+    <w:rsid w:val="007D6439"/>
     <w:rsid w:val="007D7759"/>
     <w:rsid w:val="007E5B7B"/>
     <w:rsid w:val="007F519F"/>
-    <w:rsid w:val="00827518"/>
+    <w:rsid w:val="007F6E1F"/>
     <w:rsid w:val="008410AE"/>
     <w:rsid w:val="008418CC"/>
-    <w:rsid w:val="00863146"/>
     <w:rsid w:val="008766F1"/>
     <w:rsid w:val="00886E45"/>
+    <w:rsid w:val="0089546A"/>
     <w:rsid w:val="008A4F12"/>
+    <w:rsid w:val="008B35CA"/>
+    <w:rsid w:val="008B7013"/>
+    <w:rsid w:val="008B783F"/>
     <w:rsid w:val="008C36F3"/>
     <w:rsid w:val="008D299D"/>
-    <w:rsid w:val="00931511"/>
-    <w:rsid w:val="0099353E"/>
+    <w:rsid w:val="00952575"/>
     <w:rsid w:val="009F6A0F"/>
     <w:rsid w:val="00A20466"/>
-    <w:rsid w:val="00A42E33"/>
     <w:rsid w:val="00AA6B74"/>
+    <w:rsid w:val="00AB14EB"/>
     <w:rsid w:val="00AC59C4"/>
     <w:rsid w:val="00AE22E0"/>
-    <w:rsid w:val="00B02706"/>
+    <w:rsid w:val="00AF2B4B"/>
     <w:rsid w:val="00B17DB2"/>
     <w:rsid w:val="00B21046"/>
-    <w:rsid w:val="00B2104B"/>
     <w:rsid w:val="00B24BFA"/>
-    <w:rsid w:val="00B53D80"/>
-    <w:rsid w:val="00BA54B4"/>
+    <w:rsid w:val="00BA062A"/>
     <w:rsid w:val="00BB3A59"/>
     <w:rsid w:val="00BF12E2"/>
+    <w:rsid w:val="00BF721D"/>
     <w:rsid w:val="00C21859"/>
     <w:rsid w:val="00C5404E"/>
+    <w:rsid w:val="00C54CDD"/>
     <w:rsid w:val="00C56632"/>
     <w:rsid w:val="00C622D1"/>
     <w:rsid w:val="00C765D4"/>
-    <w:rsid w:val="00C76FAA"/>
+    <w:rsid w:val="00C87D08"/>
+    <w:rsid w:val="00C968E6"/>
     <w:rsid w:val="00CB6185"/>
+    <w:rsid w:val="00CC0A86"/>
+    <w:rsid w:val="00CF3152"/>
     <w:rsid w:val="00CF598A"/>
     <w:rsid w:val="00D005A1"/>
     <w:rsid w:val="00D01555"/>
+    <w:rsid w:val="00D35DFB"/>
     <w:rsid w:val="00D36858"/>
     <w:rsid w:val="00D4042C"/>
     <w:rsid w:val="00D4055E"/>
-    <w:rsid w:val="00DD18F3"/>
-    <w:rsid w:val="00DD1DE7"/>
+    <w:rsid w:val="00D474A1"/>
+    <w:rsid w:val="00D55893"/>
+    <w:rsid w:val="00DC5BF0"/>
     <w:rsid w:val="00E21ACC"/>
     <w:rsid w:val="00E65A71"/>
     <w:rsid w:val="00E70D40"/>
     <w:rsid w:val="00E87755"/>
+    <w:rsid w:val="00EA3F36"/>
     <w:rsid w:val="00EB4BA7"/>
     <w:rsid w:val="00EC02A7"/>
-    <w:rsid w:val="00ED68DC"/>
     <w:rsid w:val="00ED6B14"/>
     <w:rsid w:val="00EE193D"/>
     <w:rsid w:val="00EE2522"/>
-    <w:rsid w:val="00EE4C2D"/>
     <w:rsid w:val="00EF3224"/>
     <w:rsid w:val="00EF7971"/>
+    <w:rsid w:val="00F0385A"/>
     <w:rsid w:val="00F2274C"/>
-    <w:rsid w:val="00F242F4"/>
-    <w:rsid w:val="00F24417"/>
     <w:rsid w:val="00F27678"/>
     <w:rsid w:val="00F3194C"/>
+    <w:rsid w:val="00F62949"/>
+    <w:rsid w:val="00F72C77"/>
     <w:rsid w:val="00F80F70"/>
     <w:rsid w:val="00F94E3C"/>
     <w:rsid w:val="00F96EC4"/>
     <w:rsid w:val="00FB05E3"/>
+    <w:rsid w:val="00FE20AC"/>
     <w:rsid w:val="00FF071E"/>
     <w:rsid w:val="00FF4374"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -9756,50 +11707,60 @@
     <w:rsid w:val="00C56632"/>
   </w:style>
   <w:style w:type="character" w:styleId="Grietas">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F3194C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaitas">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F3194C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="prastasiniatinklio">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B35CA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1288509174">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
@@ -10091,74 +12052,74 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA458E3D-0CCF-463E-93F6-5471CD98D712}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2674</Characters>
+  <Pages>6</Pages>
+  <Words>6657</Words>
+  <Characters>3796</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7349</CharactersWithSpaces>
+  <CharactersWithSpaces>10433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mokytoja</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>