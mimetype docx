--- v0 (2025-12-06)
+++ v1 (2026-09-21)
@@ -1,49 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E53C156" w14:textId="77777777" w:rsidR="00E70C38" w:rsidRPr="00D1691C" w:rsidRDefault="00E70C38">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44AA4642" w14:textId="0F9410C3" w:rsidR="004E6642" w:rsidRPr="00B7291C" w:rsidRDefault="004E6642">
       <w:r w:rsidRPr="00D1691C">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D1691C">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D1691C">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -91,143 +93,146 @@
       <w:r w:rsidRPr="00B7291C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B7291C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B7291C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B7291C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B7291C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EE06D8" w:rsidRPr="00B7291C">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00060FE7" w:rsidRPr="00B7291C">
         <w:t xml:space="preserve">rogimnazijos </w:t>
       </w:r>
       <w:r w:rsidRPr="00B7291C">
         <w:t>direktoriaus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63879262" w14:textId="6347E697" w:rsidR="004E6642" w:rsidRPr="00B7291C" w:rsidRDefault="004E6642" w:rsidP="00EE06D8">
+    <w:p w14:paraId="63879262" w14:textId="3C280633" w:rsidR="004E6642" w:rsidRPr="00B7291C" w:rsidRDefault="004E6642" w:rsidP="00EE06D8">
       <w:pPr>
         <w:ind w:left="5184" w:firstLine="1296"/>
       </w:pPr>
       <w:r w:rsidRPr="00B7291C">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00C32C87" w:rsidRPr="00B7291C">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B7291C" w:rsidRPr="00B7291C">
-        <w:t>4</w:t>
+      <w:r w:rsidR="00DC67CC">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00070469" w:rsidRPr="00B7291C">
         <w:t>-01-</w:t>
       </w:r>
       <w:r w:rsidR="00631BE9">
-        <w:t>05</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67CC">
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F55660" w:rsidRPr="00B7291C">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="007C48C6" w:rsidRPr="00B7291C">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006C7356" w:rsidRPr="00B7291C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B7291C">
         <w:t xml:space="preserve">įsakymu Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00222E36" w:rsidRPr="00B7291C">
+      <w:r w:rsidR="00222E36" w:rsidRPr="00195F96">
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00070469" w:rsidRPr="00B7291C">
+      <w:r w:rsidR="00070469" w:rsidRPr="00195F96">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00631BE9">
-        <w:t>1</w:t>
+      <w:r w:rsidR="00195F96" w:rsidRPr="00195F96">
+        <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6307A127" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00D1691C" w:rsidRDefault="004E6642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36BE300F" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00B7291C" w:rsidRDefault="004E6642" w:rsidP="005A2B21">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B7291C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>KLAIPĖDOS PRANO MAŠIOTO P</w:t>
       </w:r>
       <w:r w:rsidR="00793CC1" w:rsidRPr="00B7291C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ROGIMNAZIJOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39466F97" w14:textId="18461B43" w:rsidR="004E6642" w:rsidRPr="00B7291C" w:rsidRDefault="005A2B21" w:rsidP="005A2B21">
+    <w:p w14:paraId="39466F97" w14:textId="40154D0F" w:rsidR="004E6642" w:rsidRPr="00B7291C" w:rsidRDefault="005A2B21" w:rsidP="005A2B21">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B7291C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00C32C87" w:rsidRPr="00B7291C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B7291C" w:rsidRPr="00B7291C">
+      <w:r w:rsidR="00DC67CC">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006C7356" w:rsidRPr="00B7291C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> M. </w:t>
       </w:r>
       <w:r w:rsidR="004E6642" w:rsidRPr="00B7291C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>BIBLIOTEK</w:t>
       </w:r>
       <w:r w:rsidRPr="00B7291C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OS VEIKLOS P</w:t>
       </w:r>
       <w:r w:rsidR="00D46398" w:rsidRPr="00B7291C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>LANAS</w:t>
       </w:r>
@@ -266,6548 +271,6653 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B7291C">
         <w:t xml:space="preserve">Biblioteka savo veiklą grindžia </w:t>
       </w:r>
       <w:r w:rsidR="004E6642" w:rsidRPr="00B7291C">
         <w:t xml:space="preserve"> Lietuvos Respublikos Konstitucija, LR bibliotekų įstatymu, bibliotekos bendraisiais nuostatais ir taisyklėmis, bibliotek</w:t>
       </w:r>
       <w:r w:rsidR="00227D62" w:rsidRPr="00B7291C">
         <w:t>ininkes</w:t>
       </w:r>
       <w:r w:rsidR="004E6642" w:rsidRPr="00B7291C">
         <w:t xml:space="preserve"> pareiginiais nuostatais, LR švietimo ir mokslo bei kultūros ministerijų įsakymais, kitais teisės aktais.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C3CD11" w14:textId="77777777" w:rsidR="003C2338" w:rsidRPr="00D1691C" w:rsidRDefault="003C2338" w:rsidP="003C2338">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="779EE7B4" w14:textId="487F9F36" w:rsidR="003C2338" w:rsidRPr="00B7291C" w:rsidRDefault="003C2338" w:rsidP="003C2338">
+    <w:p w14:paraId="779EE7B4" w14:textId="2B552D20" w:rsidR="003C2338" w:rsidRPr="00B7291C" w:rsidRDefault="003C2338" w:rsidP="003C2338">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B7291C">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>II. 20</w:t>
       </w:r>
       <w:r w:rsidR="008C6426" w:rsidRPr="00B7291C">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B7291C" w:rsidRPr="00B7291C">
+      <w:r w:rsidR="00DC67CC">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B7291C">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve"> metų plano įgyvendinimo analizė</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="262BDF20" w14:textId="77777777" w:rsidR="00F96CF0" w:rsidRPr="00D1691C" w:rsidRDefault="00F96CF0" w:rsidP="00865FC8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34B934A3" w14:textId="371723C8" w:rsidR="003901FC" w:rsidRDefault="00BE29C9" w:rsidP="00213348">
+    <w:p w14:paraId="34B934A3" w14:textId="2BFCC005" w:rsidR="003901FC" w:rsidRPr="00DC67CC" w:rsidRDefault="00BE29C9" w:rsidP="00213348">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00284F7B">
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00284F7B" w:rsidRPr="00284F7B">
+      <w:r w:rsidR="00DC67CC" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F96CF0" w:rsidRPr="00284F7B">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00284F7B">
+      <w:r w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>etais</w:t>
       </w:r>
-      <w:r w:rsidR="00F96CF0" w:rsidRPr="00284F7B">
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> bibliotekos fondas pasipildė </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0C52" w:rsidRPr="00CE0C52">
+      <w:r w:rsidR="00D814C7" w:rsidRPr="00D814C7">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F96CF0" w:rsidRPr="00CE0C52">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00D814C7">
         <w:rPr>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vnt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. grožinės literatūros knygų (</w:t>
+      </w:r>
+      <w:r w:rsidR="002250C5" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F96CF0" w:rsidRPr="00284F7B">
+      <w:r w:rsidR="00D814C7" w:rsidRPr="00D814C7">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002250C5" w:rsidRPr="00284F7B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3DD2" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0C52" w:rsidRPr="00CE0C52">
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>78</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC3DD2" w:rsidRPr="00D1691C">
+        <w:t>nauj</w:t>
+      </w:r>
+      <w:r w:rsidR="00C430E8" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ų</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pavadinim</w:t>
+      </w:r>
+      <w:r w:rsidR="00C430E8" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ų</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7356" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> už </w:t>
+      </w:r>
+      <w:r w:rsidR="00D814C7" w:rsidRPr="00D814C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>449,36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D814C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F96CF0" w:rsidRPr="00284F7B">
+      <w:r w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>nauj</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C430E8" w:rsidRPr="00284F7B">
+        <w:t>Eur</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7356" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ų</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F96CF0" w:rsidRPr="00284F7B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDCE39C" w14:textId="1213F52B" w:rsidR="003901FC" w:rsidRPr="00DC67CC" w:rsidRDefault="00597ED7" w:rsidP="00597ED7">
+      <w:pPr>
+        <w:ind w:firstLine="1296"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C430E8" w:rsidRPr="00284F7B">
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ų</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C7356" w:rsidRPr="00284F7B">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="003901FC" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00284F7B">
+        <w:t xml:space="preserve">š krepšelio lėšų </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> už </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE0C52" w:rsidRPr="00CE0C52">
+        <w:t xml:space="preserve">2025 metais </w:t>
+      </w:r>
+      <w:r w:rsidR="003901FC" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>548</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009172F9" w:rsidRPr="00CE0C52">
+        <w:t>nupirkta</w:t>
+      </w:r>
+      <w:r w:rsidR="00787F21" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE0C52" w:rsidRPr="00CE0C52">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E38C2" w:rsidRPr="002E38C2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t>656</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">vnt. vadovėlių už </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE29C9" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E38C2" w:rsidRPr="002E38C2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE0C52">
+      <w:r w:rsidR="002E38C2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00284F7B">
+      <w:r w:rsidR="002E38C2" w:rsidRPr="002E38C2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t>501,25</w:t>
+      </w:r>
+      <w:r w:rsidR="002E38C2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00644547" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Eur</w:t>
       </w:r>
-      <w:r w:rsidR="006C7356" w:rsidRPr="00284F7B">
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00884814" w:rsidRPr="00284F7B">
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="009172F9" w:rsidRPr="00284F7B">
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0F69" w:rsidRPr="00DC67CC">
+        <w:t>Iš 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67CC" w:rsidRPr="00DC67CC">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0F69" w:rsidRPr="00DC67CC">
+        <w:t xml:space="preserve"> m. sutaupytų projekto lėšų nupirkta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0F69" w:rsidRPr="002E38C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E38C2" w:rsidRPr="002E38C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0F69" w:rsidRPr="002E38C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0F69" w:rsidRPr="00DC67CC">
+        <w:t xml:space="preserve">vienetai </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0F69" w:rsidRPr="002E38C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">už </w:t>
+      </w:r>
+      <w:r w:rsidR="002E38C2" w:rsidRPr="002E38C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">917,14 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0F69" w:rsidRPr="00DC67CC">
+        <w:t>Eur.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67CC">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67CC" w:rsidRPr="00DC67CC">
+        <w:t xml:space="preserve">ir už 2024m. projekto lėšų </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2DA2" w:rsidRPr="00DC67CC">
+        <w:t>likut</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2DA2">
+        <w:t>į</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67CC" w:rsidRPr="00DC67CC">
+        <w:t xml:space="preserve"> nupirkta </w:t>
+      </w:r>
+      <w:r w:rsidR="002E38C2">
+        <w:t>183</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67CC" w:rsidRPr="00DC67CC">
+        <w:t xml:space="preserve"> vnt. už  </w:t>
+      </w:r>
+      <w:r w:rsidR="002E38C2" w:rsidRPr="002E38C2">
+        <w:t>3379,5</w:t>
+      </w:r>
+      <w:r w:rsidR="002E38C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67CC" w:rsidRPr="00DC67CC">
+        <w:t xml:space="preserve">Eur. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0F69" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5CF7" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>os iš krepšelio lėšų -</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00884814" w:rsidRPr="00284F7B">
+        <w:t xml:space="preserve">Progimnazija </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67CC" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">vėl </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5CF7" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dalyva</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67CC" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vo</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5CF7" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0C52" w:rsidRPr="00CE0C52">
+      <w:r w:rsidR="003901FC" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00884814" w:rsidRPr="00D1691C">
+        <w:t>Nacionalinės švietimo agentūros įgyvendin</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2E05" w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003901FC" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mame ESF projekte </w:t>
+      </w:r>
+      <w:r w:rsidR="003901FC" w:rsidRPr="002E38C2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3E40" w:rsidRPr="002E38C2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Galimybių mokykla</w:t>
+      </w:r>
+      <w:r w:rsidR="003901FC" w:rsidRPr="002E38C2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3E40" w:rsidRPr="002E38C2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Nr. 10-072-P-0001</w:t>
+      </w:r>
+      <w:r w:rsidR="003901FC" w:rsidRPr="002E38C2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00444BEA" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00884814" w:rsidRPr="00284F7B">
-[...13 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00444BEA" w:rsidRPr="00DC67CC">
+        <w:t>Nupirkta</w:t>
+      </w:r>
+      <w:r w:rsidR="00444BEA" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009172F9" w:rsidRPr="00284F7B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C52793" w:rsidRPr="00C52793">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1424</w:t>
+      </w:r>
+      <w:r w:rsidR="00444BEA" w:rsidRPr="00C52793">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00444BEA" w:rsidRPr="00DC67CC">
+        <w:t xml:space="preserve">vnt. vadovėlių už </w:t>
+      </w:r>
+      <w:r w:rsidR="00C52793" w:rsidRPr="00C52793">
+        <w:t>17697,16</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52793">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00444BEA" w:rsidRPr="00DC67CC">
         <w:t>Eur.</w:t>
       </w:r>
-      <w:r w:rsidR="00884814" w:rsidRPr="00284F7B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00DC67CC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009172F9" w:rsidRPr="00284F7B">
-[...19 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="003901FC" w:rsidRPr="00DC67CC">
+        <w:t xml:space="preserve">Iš viso nupirkta </w:t>
+      </w:r>
+      <w:r w:rsidR="002E38C2" w:rsidRPr="002E38C2">
+        <w:t>2314</w:t>
+      </w:r>
+      <w:r w:rsidR="003901FC" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A01C6" w:rsidRPr="00FC714D">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="003901FC" w:rsidRPr="00DC67CC">
+        <w:t xml:space="preserve">vnt. už </w:t>
+      </w:r>
+      <w:r w:rsidR="002E38C2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00884814" w:rsidRPr="00284F7B">
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="002E38C2" w:rsidRPr="002E38C2">
+        <w:t xml:space="preserve">34 495,05  </w:t>
+      </w:r>
+      <w:r w:rsidR="003901FC" w:rsidRPr="00DC67CC">
+        <w:t>Eur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1B967A" w14:textId="3DC44BA2" w:rsidR="00F96CF0" w:rsidRDefault="00F96CF0" w:rsidP="00631BE9">
-[...348 lines deleted...]
-    <w:p w14:paraId="3CDCE39C" w14:textId="1A355C4B" w:rsidR="003901FC" w:rsidRPr="003901FC" w:rsidRDefault="003901FC" w:rsidP="00213348">
+    <w:p w14:paraId="54B167B2" w14:textId="5F871BCB" w:rsidR="00F96CF0" w:rsidRPr="00DC67CC" w:rsidRDefault="006F238E" w:rsidP="003C2338">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE29C9" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67CC" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metais</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bibliotekoje </w:t>
+      </w:r>
+      <w:r w:rsidR="0084452D" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>buvo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Eur.</w:t>
+      <w:r w:rsidR="006E2DA2" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>284</w:t>
+      </w:r>
+      <w:r w:rsidR="0030477C" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0084452D" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0084452D" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">egistruotas </w:t>
+      </w:r>
+      <w:r w:rsidR="0030477C" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>skaitytoj</w:t>
+      </w:r>
+      <w:r w:rsidR="0084452D" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. 20</w:t>
+      </w:r>
+      <w:r w:rsidR="003545D7" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67CC" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. bibliotekoje</w:t>
+      </w:r>
+      <w:r w:rsidR="00C430E8" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iš viso apsilankė </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7331" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2DA2" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>219</w:t>
+      </w:r>
+      <w:r w:rsidR="0030477C" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0030477C" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lankytojai</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CF0" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E1363" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Išduota</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62629" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2DA2" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1489</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1363" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vnt</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1363" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. knygų. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B167B2" w14:textId="50750570" w:rsidR="00F96CF0" w:rsidRPr="00D1691C" w:rsidRDefault="006F238E" w:rsidP="003C2338">
+    <w:p w14:paraId="2A87138D" w14:textId="02097382" w:rsidR="00710599" w:rsidRPr="00DC67CC" w:rsidRDefault="00284F7B" w:rsidP="00710599">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0030477C" w:rsidRPr="00DC67CC">
+        <w:t xml:space="preserve">Bibliotekoje </w:t>
+      </w:r>
+      <w:r w:rsidR="00597ED7">
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidR="00F13D4B" w:rsidRPr="00DC67CC">
+        <w:t>rengtos</w:t>
+      </w:r>
+      <w:r w:rsidR="0030477C" w:rsidRPr="00DC67CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00817268" w:rsidRPr="00DC67CC">
+        <w:t xml:space="preserve">literatūros </w:t>
+      </w:r>
+      <w:r w:rsidR="0030477C" w:rsidRPr="00DC67CC">
+        <w:t>parodos</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5598" w:rsidRPr="00DC67CC">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00495DC3" w:rsidRPr="00495DC3">
+        <w:t xml:space="preserve"> „2025-„Aušros“ metai“, skirta pogrindinio periodinio leidinio „Aušra“ 50-osioms metinėms</w:t>
+      </w:r>
+      <w:r w:rsidR="00495DC3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00495DC3" w:rsidRPr="00495DC3">
+        <w:t>„A. Liobytei 110“</w:t>
+      </w:r>
+      <w:r w:rsidR="00495DC3">
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7614" w:rsidRPr="00FB7614">
+        <w:t xml:space="preserve">„Žemaitei-180“ </w:t>
+      </w:r>
+      <w:r w:rsidR="00284DDB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00284DDB" w:rsidRPr="00284DDB">
+        <w:t xml:space="preserve">„Mykolui Kleopui Oginskiui-260“ </w:t>
+      </w:r>
+      <w:r w:rsidR="00284DDB">
+        <w:t>ir kt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F819F3">
+        <w:t xml:space="preserve"> Organizuoti M. K. Čiurlionio laiškų skaitymai , akcija „Lietuva skaito“. Mokytojai buvo pakviesti į M. K. Čiurlionio kūrybos rytmetį.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD3A413" w14:textId="7FB4210C" w:rsidR="00FE7DC6" w:rsidRPr="00DC67CC" w:rsidRDefault="00817268" w:rsidP="00710599">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Paminėtas Prano Mašioto 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00284DDB" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gimtadienis</w:t>
+      </w:r>
+      <w:r w:rsidR="00284DDB" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1CDB" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paruošta paroda „Prano Mašioto gyvenimo ir kūrybos puslapiai</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1CDB" w:rsidRPr="00F819F3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00F819F3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00F819F3" w:rsidRPr="00F819F3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P. Mašioto kūrinių skaitymai 3-čių klasių mokiniams.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F819F3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2E8332" w14:textId="11243548" w:rsidR="00926989" w:rsidRPr="00284DDB" w:rsidRDefault="00926989" w:rsidP="00EC3A0F">
+      <w:pPr>
+        <w:ind w:firstLine="1296"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pirmokai dalyvavo ekskursijo</w:t>
+      </w:r>
+      <w:r w:rsidR="00817268" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> į progimnazijos biblioteką</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52440" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,,Pirmoji kelionė į knygų šalį“</w:t>
+      </w:r>
+      <w:r w:rsidR="001B31F9" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52440" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>susi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pažin</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52440" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su mokyklos biblioteka, naudojimosi taisyklėmis</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52440" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir tapo naujais skaitytojais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52440" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE3D6E7" w14:textId="487460B4" w:rsidR="00EC3A0F" w:rsidRPr="00284DDB" w:rsidRDefault="00C57A6F" w:rsidP="00817268">
+      <w:pPr>
+        <w:ind w:firstLine="1296"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bibliotekoje, kartu su logopede</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3A0F" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-spec. pedagoge L.</w:t>
+      </w:r>
+      <w:r w:rsidR="005851E4" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3A0F" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sirutyte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pravest</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA324C" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006301E0" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pamok</w:t>
+      </w:r>
+      <w:r w:rsidR="006301E0" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA324C" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, skirt</w:t>
+      </w:r>
+      <w:r w:rsidR="006301E0" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA324C" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006301E0" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Saugesnio interneto dienai paminėti</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1CDB" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir pamokos</w:t>
+      </w:r>
+      <w:r w:rsidR="006301E0" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Mokausi </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA324C" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>bibliotekoje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“. Jo</w:t>
+      </w:r>
+      <w:r w:rsidR="006301E0" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dalyvavo </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA324C" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-čių klasių </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mokiniai</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3A0F" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> turintys specialiųjų ugdymosi poreikių. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F542759" w14:textId="29B9DA07" w:rsidR="00F3704A" w:rsidRPr="00284DDB" w:rsidRDefault="000B5BD3" w:rsidP="005974C8">
+      <w:pPr>
+        <w:ind w:firstLine="1296"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00817268" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogimnazijos biblioteka </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67CC" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>trečią</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kartą </w:t>
+      </w:r>
+      <w:r w:rsidR="00817268" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dalyvavo Tarptautiniame mokyklų bibliotekų projekte „Baltų literatūros savaitė/Baltu literatūras nedela“. </w:t>
+      </w:r>
+      <w:r w:rsidR="005974C8" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Projekto tikslas – populiarinti skaitymą, giminiškų tautų Lietuvos ir Latvijos  - literatūrą, kultūrą, tarpkultūrinius ryšius, bendradarbiavimą, gerinti mokinių skaitymo gebėjimus.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0E81" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC714D" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliotekininkė </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0E81" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. Tilvikienė </w:t>
+      </w:r>
+      <w:r w:rsidR="005851E4" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>gavo</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0E81" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vytauto Didžiojo universiteto HMF Letonikos centro vadovės padėkos rašt</w:t>
+      </w:r>
+      <w:r w:rsidR="005851E4" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ą</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0E81" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, už bendradarbiavimą organizuojant projekto veiklas, supažindinant mokyklos bendruomenę su Latvijos literatūra, kultūra ir istorija.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC714D" w:rsidRPr="00284DDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714A3608" w14:textId="1C4BF9C6" w:rsidR="00F736A7" w:rsidRPr="00DC67CC" w:rsidRDefault="00F736A7" w:rsidP="00817268">
+      <w:pPr>
+        <w:ind w:firstLine="1296"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Naujai gautos kny</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3704A" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>os suvestos į MOBIO elektroninį katalogą. Sukurt</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62629" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2DA2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nauj</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62629" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>katalogo įraš</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63ABD" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00284F7B" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE29C9" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Iš viso </w:t>
+      </w:r>
+      <w:r w:rsidR="002348FC" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>MOBIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE29C9" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kataloge yra</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE29C9" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7331" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>706</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2DA2" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7331" w:rsidRPr="006E2DA2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE29C9" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>įraš</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62629" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7331" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63ABD" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogramoje vykdomas </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63ABD" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naujai gautų </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bibliotekos dokumentų katalogavimas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63ABD" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apskaita, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>skaitytojų aptarnavimas ir literatūros išdavimas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00992391" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFE1322" w14:textId="77777777" w:rsidR="00F63ABD" w:rsidRPr="00DC67CC" w:rsidRDefault="00F63ABD" w:rsidP="006C7356">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...177 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A87138D" w14:textId="6CC447F7" w:rsidR="00710599" w:rsidRDefault="00284F7B" w:rsidP="00710599">
-[...533 lines deleted...]
-    <w:p w14:paraId="2BFE1322" w14:textId="77777777" w:rsidR="00F63ABD" w:rsidRPr="00D1691C" w:rsidRDefault="00F63ABD" w:rsidP="006C7356">
+    <w:p w14:paraId="4CD4012B" w14:textId="77777777" w:rsidR="003715B1" w:rsidRPr="00DC67CC" w:rsidRDefault="003715B1" w:rsidP="006C7356">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0157CE63" w14:textId="1C674F63" w:rsidR="00D5445A" w:rsidRPr="00823E42" w:rsidRDefault="002308F3" w:rsidP="00823E42">
+    <w:p w14:paraId="0157CE63" w14:textId="1C674F63" w:rsidR="00D5445A" w:rsidRPr="00DC67CC" w:rsidRDefault="002308F3" w:rsidP="00823E42">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00284F7B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Bibliotek</w:t>
       </w:r>
-      <w:r w:rsidR="007F29C2" w:rsidRPr="00284F7B">
+      <w:r w:rsidR="007F29C2" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>ininkė</w:t>
       </w:r>
-      <w:r w:rsidR="000862A1" w:rsidRPr="00284F7B">
+      <w:r w:rsidR="000862A1" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> A. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00284F7B">
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Tilvikienė kėlė kvalifikaciją</w:t>
       </w:r>
-      <w:r w:rsidR="002C5A17" w:rsidRPr="00284F7B">
+      <w:r w:rsidR="002C5A17" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ir plėtojo profesinio tobulėjimo kompetenciją</w:t>
       </w:r>
-      <w:r w:rsidR="005062E8" w:rsidRPr="00284F7B">
+      <w:r w:rsidR="005062E8" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BFBC9A" w14:textId="75DAA4EC" w:rsidR="00D5445A" w:rsidRPr="00D5445A" w:rsidRDefault="00D5445A" w:rsidP="00D5445A">
+    <w:p w14:paraId="54BFBC9A" w14:textId="75DAA4EC" w:rsidR="00D5445A" w:rsidRPr="00DC67CC" w:rsidRDefault="00D5445A" w:rsidP="00D5445A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D5445A">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D5445A">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D5445A">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB3543C" w14:textId="382F7143" w:rsidR="00D5445A" w:rsidRPr="00823E42" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
+    <w:p w14:paraId="5AB3543C" w14:textId="0180520A" w:rsidR="00D5445A" w:rsidRPr="00C715BA" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823E42">
-[...39 lines deleted...]
-        <w:t>VšĮ "Edukacijos forumas":</w:t>
+      <w:r w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5-01-013 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akad. val.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ugdymo įstaigų bibliotekininkų metodinio būrelio susirinkime</w:t>
+      </w:r>
+      <w:r w:rsidR="00074172" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Klaipėdos miesto PŠKC; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB3580A" w14:textId="11A5FD5F" w:rsidR="00D5445A" w:rsidRPr="00823E42" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
+    <w:p w14:paraId="2CB3580A" w14:textId="2EF36AD8" w:rsidR="00D5445A" w:rsidRPr="00C715BA" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823E42">
-[...5 lines deleted...]
-      <w:r w:rsidR="00823E42" w:rsidRPr="00823E42">
+      <w:r w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5-03-18</w:t>
+      </w:r>
+      <w:r w:rsidR="00823E42" w:rsidRPr="00C715BA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00823E42">
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akad. val.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C715BA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
-        <w:t>susirinkimas</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00823E42" w:rsidRPr="00823E42">
+      </w:r>
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>gerosios patirties renginyje – metodinėje valandoje</w:t>
+      </w:r>
+      <w:r w:rsidR="00074172" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kultūrinės edukacijos ABC ir renginių tvarumas mokyklos bibliotekoje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00823E42" w:rsidRPr="00C715BA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
+      <w:r w:rsidRPr="00C715BA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Klaipėdos miesto PŠKC;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77455417" w14:textId="46965E21" w:rsidR="00D5445A" w:rsidRPr="00823E42" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
+    <w:p w14:paraId="77455417" w14:textId="40CDEEB4" w:rsidR="00D5445A" w:rsidRPr="00C715BA" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823E42">
-[...5 lines deleted...]
-      <w:r w:rsidR="00823E42" w:rsidRPr="00823E42">
+      <w:r w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5-03-19</w:t>
+      </w:r>
+      <w:r w:rsidR="00823E42" w:rsidRPr="00C715BA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
-[...5 lines deleted...]
-      <w:r w:rsidR="00823E42" w:rsidRPr="00823E42">
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akad. val.</w:t>
+      </w:r>
+      <w:r w:rsidR="00823E42" w:rsidRPr="00C715BA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
-[...5 lines deleted...]
-      <w:r w:rsidR="00823E42" w:rsidRPr="00823E42">
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mokymuose</w:t>
+      </w:r>
+      <w:r w:rsidR="00823E42" w:rsidRPr="00C715BA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
-[...16 lines deleted...]
-        <w:t>VšĮ "Mokymosi mokykla";</w:t>
+      <w:r w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kompiuterinio raštingumo ilgalaikė programa“</w:t>
+      </w:r>
+      <w:r w:rsidR="00C370A3" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>VšĮ ‚Mokymosi mokykla“</w:t>
+      </w:r>
+      <w:r w:rsidR="00C370A3" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B7FC1A" w14:textId="3E0635B4" w:rsidR="00D5445A" w:rsidRPr="00823E42" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
+    <w:p w14:paraId="39B7FC1A" w14:textId="019A27D4" w:rsidR="00D5445A" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823E42">
-[...5 lines deleted...]
-      <w:r w:rsidR="00823E42" w:rsidRPr="00823E42">
+      <w:r w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5-03-26</w:t>
+      </w:r>
+      <w:r w:rsidR="00823E42" w:rsidRPr="00C715BA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
-[...12 lines deleted...]
-      <w:r w:rsidR="00823E42" w:rsidRPr="00823E42">
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akad. val.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C370A3" w:rsidRPr="00C715BA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
-[...19 lines deleted...]
-      <w:r w:rsidR="00823E42" w:rsidRPr="00823E42">
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>seminare</w:t>
+      </w:r>
+      <w:r w:rsidR="00C370A3" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Vaikų ir pedagogų emocinio ir socialinio intelekto stiprinimas. Paauglystė labirintai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00C370A3" w:rsidRPr="00C715BA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
-[...3 lines deleted...]
-        <w:t>UAB "Šviesa";</w:t>
+      <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Klaipėdos miesto PŠKC;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624F5420" w14:textId="0D1A47EA" w:rsidR="00D5445A" w:rsidRPr="00823E42" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
+    <w:p w14:paraId="3B7286E6" w14:textId="4A44B1CB" w:rsidR="00C715BA" w:rsidRDefault="00C715BA" w:rsidP="00823E42">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823E42">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5. 2025-03-27 2 akad. val. apskritojo stalo diskusijoje „</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>eidėjų partnerystė kokybiškam ugdymo turiniui organizuoti</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“;</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54356" w:rsidRPr="00C54356">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
-[...46 lines deleted...]
-        <w:t>UAB "Šviesa";</w:t>
+      <w:r w:rsidR="00C54356" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Klaipėdos miesto PŠKC;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185B31EF" w14:textId="4BEAB135" w:rsidR="00D5445A" w:rsidRPr="00823E42" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
+    <w:p w14:paraId="4FCFEA02" w14:textId="6BC7AFD4" w:rsidR="00C54356" w:rsidRDefault="00C54356" w:rsidP="00823E42">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823E42">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. 2025-04-04 2 akad. val. diskusijoje „ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Leidėjų partnerystė kokybiškam ugdymo turiniui organizuoti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Leidyklos „Šviesa“ patirtis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54356">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
-[...29 lines deleted...]
-      <w:r w:rsidR="00823E42" w:rsidRPr="00823E42">
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Klaipėdos miesto PŠKC</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
-[...17 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7D975D49" w14:textId="26A5CE77" w:rsidR="00D5445A" w:rsidRPr="00823E42" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
+    <w:p w14:paraId="52573F85" w14:textId="1225455F" w:rsidR="00C54356" w:rsidRDefault="00C54356" w:rsidP="00823E42">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823E42">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7. 2025-04-14 3 akad. val. gerosios patirties renginyje „Informacijos išteklių valdymas: patirtys, iššūkiai ir sprendimai“.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54356">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
-[...39 lines deleted...]
-        <w:t>Klaipėdos miesto PŠKC;</w:t>
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klaipėdos miesto PŠKC </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ir Klaipėdos apskrities Ievos Simonaitytės viešoji biblioteka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E2B3F4" w14:textId="38CF4110" w:rsidR="00D5445A" w:rsidRPr="00823E42" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
+    <w:p w14:paraId="3067CA11" w14:textId="5D8007D1" w:rsidR="00C54356" w:rsidRDefault="00C54356" w:rsidP="00823E42">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="1296"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823E42">
-[...81 lines deleted...]
-        <w:t>VšĮ "Mokymosi mokykla";</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. 2025-04-23 respublikinėje konferencijoje „Įtraukusis ugdymas: sėkmės kelias kiekvienam vaikui. Mokau, auginu, esu“. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Klaipėdos miesto PŠKC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1E69FD" w14:textId="6B6E05C7" w:rsidR="00D5445A" w:rsidRPr="00823E42" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
+    <w:p w14:paraId="31E91C20" w14:textId="6068AF22" w:rsidR="00C54356" w:rsidRPr="00C715BA" w:rsidRDefault="00C54356" w:rsidP="00C54356">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLine="1296"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00823E42" w:rsidRPr="00823E42">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>9. 2025-11-14 40</w:t>
+      </w:r>
+      <w:r w:rsidR="00597ED7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823E42">
-[...29 lines deleted...]
-        <w:t>Klaipėdos miesto PŠKC;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>akad. val. mokymuose „DI akademija mokytojams II“. VšĮ mokymosi mokykla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD4DA4A" w14:textId="3FB76970" w:rsidR="00D5445A" w:rsidRPr="00823E42" w:rsidRDefault="00D5445A" w:rsidP="00823E42">
-[...200 lines deleted...]
-    <w:p w14:paraId="2B81904F" w14:textId="3DC4CD11" w:rsidR="0095594E" w:rsidRPr="00D1691C" w:rsidRDefault="0095594E" w:rsidP="00341C2A">
+    <w:p w14:paraId="2B81904F" w14:textId="3DC4CD11" w:rsidR="0095594E" w:rsidRPr="00C54356" w:rsidRDefault="0095594E" w:rsidP="00341C2A">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1656"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025164D4" w14:textId="4712B8AF" w:rsidR="00B772D2" w:rsidRDefault="009A1FC5" w:rsidP="009924D5">
-[...31 lines deleted...]
-    <w:p w14:paraId="2B85E05F" w14:textId="745ACD93" w:rsidR="009924D5" w:rsidRPr="004B380A" w:rsidRDefault="009924D5" w:rsidP="009924D5">
+    <w:p w14:paraId="2B85E05F" w14:textId="46D36685" w:rsidR="009924D5" w:rsidRPr="00DC67CC" w:rsidRDefault="009A1FC5" w:rsidP="009924D5">
       <w:pPr>
         <w:ind w:firstLine="1296"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D5445A">
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bibliotekininkė A. Tilvikienė </w:t>
+      </w:r>
+      <w:r w:rsidR="00284F7B" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>dalyvavo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D5445A" w:rsidRPr="00D5445A">
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidR="002E7331" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">progimnazijos </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7331" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pradinių klasių </w:t>
+      </w:r>
+      <w:r w:rsidR="004B380A" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009924D5" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kaitovų </w:t>
+      </w:r>
+      <w:r w:rsidR="004B380A" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>vertinimo komisijoje</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7331" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B380A" w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B380A" w:rsidRPr="005851E4">
-[...47 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0795C8D3" w14:textId="77777777" w:rsidR="003C2338" w:rsidRPr="00284F7B" w:rsidRDefault="003C2338" w:rsidP="003C2338">
+    <w:p w14:paraId="4E4A88B1" w14:textId="77777777" w:rsidR="000B5BD3" w:rsidRPr="00DC67CC" w:rsidRDefault="000B5BD3" w:rsidP="003C2338">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00284F7B">
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0795C8D3" w14:textId="60B3016C" w:rsidR="003C2338" w:rsidRPr="00DC67CC" w:rsidRDefault="003C2338" w:rsidP="003C2338">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67CC">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>IIi. metiniai veiklos Tikslai, UŽDAVINIAI IR prioritetai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1845F5CA" w14:textId="77777777" w:rsidR="003C2338" w:rsidRPr="00284F7B" w:rsidRDefault="003C2338" w:rsidP="003C2338">
+    <w:p w14:paraId="1845F5CA" w14:textId="77777777" w:rsidR="003C2338" w:rsidRPr="00DC67CC" w:rsidRDefault="003C2338" w:rsidP="003C2338">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EF2F427" w14:textId="77777777" w:rsidR="006C7356" w:rsidRPr="00284F7B" w:rsidRDefault="006C7356" w:rsidP="0055621B">
+    <w:p w14:paraId="4EF2F427" w14:textId="77777777" w:rsidR="006C7356" w:rsidRPr="00C54356" w:rsidRDefault="006C7356" w:rsidP="0055621B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1070"/>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1270"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00284F7B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bibliotekos tikslas </w:t>
       </w:r>
-      <w:r w:rsidR="003C2338" w:rsidRPr="00284F7B">
+      <w:r w:rsidR="003C2338" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>– visapusiškai tenkinti mokyklos bendruomenės narių informacinius poreikius, savo fondais ir veikla dalyvauti ugdymo procese.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598D6C72" w14:textId="77777777" w:rsidR="003C2338" w:rsidRPr="00284F7B" w:rsidRDefault="00FD025D" w:rsidP="003C2338">
+    <w:p w14:paraId="598D6C72" w14:textId="77777777" w:rsidR="003C2338" w:rsidRPr="00C54356" w:rsidRDefault="00FD025D" w:rsidP="003C2338">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1070"/>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1270"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00284F7B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Uždaviniai</w:t>
       </w:r>
-      <w:r w:rsidR="003C2338" w:rsidRPr="00284F7B">
+      <w:r w:rsidR="003C2338" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218645B4" w14:textId="39E17546" w:rsidR="003C2338" w:rsidRPr="0055621B" w:rsidRDefault="006C7356" w:rsidP="006C7356">
+    <w:p w14:paraId="218645B4" w14:textId="39E17546" w:rsidR="003C2338" w:rsidRPr="00C54356" w:rsidRDefault="006C7356" w:rsidP="006C7356">
       <w:pPr>
         <w:ind w:firstLine="1260"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0055621B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">2.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00D90172" w:rsidRPr="0055621B">
+      <w:r w:rsidR="00D90172" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Analizuoti turimus išteklius ir mokyklos bendruomenės</w:t>
       </w:r>
-      <w:r w:rsidR="008C6426" w:rsidRPr="0055621B">
+      <w:r w:rsidR="008C6426" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D90172" w:rsidRPr="0055621B">
+      <w:r w:rsidR="00D90172" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>informacijos poreikius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372CE0A2" w14:textId="39D79167" w:rsidR="00F74303" w:rsidRPr="00D1691C" w:rsidRDefault="003C2338" w:rsidP="00F74303">
+    <w:p w14:paraId="372CE0A2" w14:textId="39D79167" w:rsidR="00F74303" w:rsidRPr="00C54356" w:rsidRDefault="003C2338" w:rsidP="00F74303">
       <w:pPr>
         <w:ind w:firstLine="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055621B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="006C7356" w:rsidRPr="0055621B">
+      <w:r w:rsidR="006C7356" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055621B">
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0055621B" w:rsidRPr="0055621B">
-[...3 lines deleted...]
-        <w:t>, inicijuoti projektus, renginius, akcijas, bendradarbiaujant kartu su įvairių dalykų mokytojais.</w:t>
+      <w:r w:rsidR="0055621B" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Vykdyti, inicijuoti projektus, renginius, akcijas, bendradarbiaujant kartu su įvairių dalykų mokytojais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB28350" w14:textId="3304219B" w:rsidR="00F837C8" w:rsidRPr="00D1691C" w:rsidRDefault="00F74303" w:rsidP="00F74303">
+    <w:p w14:paraId="4FB28350" w14:textId="3304219B" w:rsidR="00F837C8" w:rsidRPr="00C54356" w:rsidRDefault="00F74303" w:rsidP="00F74303">
       <w:pPr>
         <w:ind w:firstLine="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0055621B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>2.3.</w:t>
       </w:r>
-      <w:r w:rsidR="00241D19" w:rsidRPr="0055621B">
+      <w:r w:rsidR="00241D19" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0055621B" w:rsidRPr="0055621B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D21E41">
+      <w:r w:rsidR="0055621B" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ugdyti mokinių informacinius, darbo su informacija</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21E41" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0055621B">
+      <w:r w:rsidR="0055621B" w:rsidRPr="00C54356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gebėjimus, bei kompetencijas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABBE68D" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00D1691C" w:rsidRDefault="00300779" w:rsidP="00F74303">
+    <w:p w14:paraId="5ABBE68D" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00DC67CC" w:rsidRDefault="00300779" w:rsidP="00F74303">
       <w:pPr>
         <w:ind w:firstLine="1260"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B683A99" w14:textId="77777777" w:rsidR="00717612" w:rsidRPr="00284F7B" w:rsidRDefault="003C2338" w:rsidP="003C2338">
+    <w:p w14:paraId="0B683A99" w14:textId="77777777" w:rsidR="00717612" w:rsidRPr="00DC67CC" w:rsidRDefault="003C2338" w:rsidP="003C2338">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00284F7B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67CC">
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>IV. VEIKLOS PRIEMONĖS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389CAF03" w14:textId="77777777" w:rsidR="003C2338" w:rsidRPr="00D1691C" w:rsidRDefault="003C2338" w:rsidP="00A647D6">
+    <w:p w14:paraId="389CAF03" w14:textId="77777777" w:rsidR="003C2338" w:rsidRPr="00DC67CC" w:rsidRDefault="003C2338" w:rsidP="00A647D6">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9801" w:type="dxa"/>
         <w:tblInd w:w="288" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="5328"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1872"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D1691C" w:rsidRPr="00D1691C" w14:paraId="0C593C51" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="0C593C51" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6DF2DF1A" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00284F7B" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
+          </w:tcPr>
+          <w:p w14:paraId="6DF2DF1A" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00DC67CC" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00284F7B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Eil.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1965E08F" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00284F7B" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
+          <w:p w14:paraId="1965E08F" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00DC67CC" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00284F7B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74648804" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00284F7B" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
+          </w:tcPr>
+          <w:p w14:paraId="74648804" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00DC67CC" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00284F7B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Priemonės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FC2F8E3" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00284F7B" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
+          </w:tcPr>
+          <w:p w14:paraId="4FC2F8E3" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00DC67CC" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00284F7B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Laikas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="05D30AFD" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00284F7B" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
+          </w:tcPr>
+          <w:p w14:paraId="05D30AFD" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00DC67CC" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00284F7B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Atsakingas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1691C" w:rsidRPr="00D1691C" w14:paraId="7674805C" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="7674805C" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="566BAFF0" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00284F7B" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
+          </w:tcPr>
+          <w:p w14:paraId="566BAFF0" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00DC67CC" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00284F7B">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7C497315" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00284F7B" w:rsidRDefault="004E6642" w:rsidP="0033555E">
+          </w:tcPr>
+          <w:p w14:paraId="7C497315" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00DC67CC" w:rsidRDefault="004E6642" w:rsidP="0033555E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00284F7B">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Fondo komplektavimas ir tvarkymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="28D0F839" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00284F7B" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
+          </w:tcPr>
+          <w:p w14:paraId="28D0F839" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00DC67CC" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="73CF6577" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00284F7B" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
+          </w:tcPr>
+          <w:p w14:paraId="73CF6577" w14:textId="77777777" w:rsidR="004E6642" w:rsidRPr="00DC67CC" w:rsidRDefault="004E6642" w:rsidP="001B30F6">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00284F7B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>A. Tilvikienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1691C" w:rsidRPr="00D1691C" w14:paraId="3EE40B0D" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="3EE40B0D" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E6D4C9E" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00823E42" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="6E6D4C9E" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00823E42">
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00823E42">
+          </w:tcPr>
+          <w:p w14:paraId="72214BB2" w14:textId="24788A17" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pildyti bibliotekos fondą programine </w:t>
             </w:r>
-            <w:r w:rsidR="00F244BA" w:rsidRPr="00823E42">
+            <w:r w:rsidR="00F244BA" w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ir laisvalaikio </w:t>
             </w:r>
-            <w:r w:rsidRPr="00823E42">
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>literatūra</w:t>
             </w:r>
-            <w:r w:rsidR="002348FC" w:rsidRPr="00823E42">
+            <w:r w:rsidR="002348FC" w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> pagal atnaujintas ugdymo programas</w:t>
             </w:r>
-            <w:r w:rsidRPr="00823E42">
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00823E42">
+          </w:tcPr>
+          <w:p w14:paraId="0261E713" w14:textId="7E552DE2" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Visus metus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00EA7DAD" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00D1691C" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="00EA7DAD" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00DC67CC" w:rsidRDefault="00300779" w:rsidP="00300779">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1691C" w:rsidRPr="00D1691C" w14:paraId="09298875" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="09298875" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4D88BAD9" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00823E42" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="4D88BAD9" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00823E42">
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00823E42">
+          </w:tcPr>
+          <w:p w14:paraId="1174E85B" w14:textId="39660789" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nurašyti </w:t>
             </w:r>
-            <w:r w:rsidR="00F244BA" w:rsidRPr="00823E42">
+            <w:r w:rsidR="00F244BA" w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>susidėvėjusias</w:t>
             </w:r>
-            <w:r w:rsidRPr="00823E42">
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>, praradusias aktualumą, neatitinkančias ugdymo programų turinio knygas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00823E42">
+          </w:tcPr>
+          <w:p w14:paraId="4D02B683" w14:textId="595F1AFF" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Lapkričio mėn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7C20960E" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00D1691C" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="7C20960E" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00DC67CC" w:rsidRDefault="00300779" w:rsidP="00300779">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1691C" w:rsidRPr="00D1691C" w14:paraId="4EF04373" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="4EF04373" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09228A53" w14:textId="0EF60C6F" w:rsidR="00241D19" w:rsidRPr="00823E42" w:rsidRDefault="00241D19" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="09228A53" w14:textId="0EF60C6F" w:rsidR="00241D19" w:rsidRPr="00C715BA" w:rsidRDefault="00241D19" w:rsidP="00300779">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00823E42">
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2158BD" w14:textId="26AFAEBB" w:rsidR="00241D19" w:rsidRPr="00C715BA" w:rsidRDefault="00241D19" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Kasdieninis fondo tvarkymas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5356022E" w14:textId="6DFA36F0" w:rsidR="00241D19" w:rsidRPr="00C715BA" w:rsidRDefault="00241D19" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nuolat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="259E8F68" w14:textId="77777777" w:rsidR="00241D19" w:rsidRPr="00DC67CC" w:rsidRDefault="00241D19" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="09CC7469" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19649D3D" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F0F17F" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Skaitytojų ir lankytojų aptarnavimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6D61CB" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="384D5541" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00DC67CC" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>A. Tilvikienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="25628B73" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="039A92CD" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFE6DDB" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Skaitytojų telkimas, individualūs pokalbiai su skaitytojais.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC94AEB" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nuolat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="274BE37A" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00DC67CC" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="23E20816" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="508C833B" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39936113" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Perregistruoti skaitytojus.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FFEC4B" w14:textId="57099E84" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuo </w:t>
+            </w:r>
+            <w:r w:rsidR="00C715BA" w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sausio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1-mos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2618E3A5" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00DC67CC" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="3456CC93" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="315CF0FC" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="480436D6" w14:textId="6320E1DE" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Informacinio raštingumo ugdymas pradinėse klasėse:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B87BDE" w14:textId="66E884BA" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>,,Pirmoji kelionė į knygų šalį“(1 kl. mokinių pažintis su mokyklos biblioteka</w:t>
+            </w:r>
+            <w:r w:rsidR="000C0AD6" w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>naudojimosi taisyklėmis)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B47377" w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0319679C" w14:textId="53037DF6" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A8702B" w14:textId="199D342E" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Rugsėjo mėn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E3C058" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00DC67CC" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="067A9BF0" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="753FA1CA" w14:textId="20938740" w:rsidR="00241D19" w:rsidRPr="00C715BA" w:rsidRDefault="00241D19" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="252EC030" w14:textId="0F85A1A1" w:rsidR="00241D19" w:rsidRPr="00C715BA" w:rsidRDefault="00241D19" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Skatinti mokinių domėjimąsi literatūra, siūlyti ne tik programinę, bet ir laisvalaikio skaitymui skirtą literatūrą.</w:t>
+            </w:r>
+            <w:r w:rsidR="002348FC" w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00476293" w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Antrų</w:t>
+            </w:r>
+            <w:r w:rsidR="002348FC" w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> klasių mokinius skatinti išduodant </w:t>
+            </w:r>
+            <w:r w:rsidR="002348FC" w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.3</w:t>
+              <w:t>skaitytojo pasus, kuriuose rinks antspaudus už perskaitytas knygas</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57A6F" w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8FCA61" w14:textId="5035DEEA" w:rsidR="00241D19" w:rsidRPr="00C715BA" w:rsidRDefault="00241D19" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Nuolat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6053B604" w14:textId="77777777" w:rsidR="00241D19" w:rsidRPr="00C715BA" w:rsidRDefault="00241D19" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="64364357" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F2FD9F" w14:textId="3E398E62" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00241D19" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:t>Kasdieninis fondo tvarkymas.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="04F8648D" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Darbas su bibliotekos skolininkais.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00823E42">
+          </w:tcPr>
+          <w:p w14:paraId="48363A02" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Nuolat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="259E8F68" w14:textId="77777777" w:rsidR="00241D19" w:rsidRPr="00D1691C" w:rsidRDefault="00241D19" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="635C3A52" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1691C" w:rsidRPr="00D1691C" w14:paraId="09CC7469" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="6013BCFE" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="19649D3D" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00284F7B" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="252B713C" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00284F7B">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>2.</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="43F0F17F" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00284F7B" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="0EA3DF8B" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00284F7B">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>Skaitytojų ir lankytojų aptarnavimas</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Informacinė veikla ir paslaugos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0D6D61CB" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00284F7B" w:rsidRDefault="00300779" w:rsidP="00300779"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC39BAE" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="384D5541" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00284F7B" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="4E38474A" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00284F7B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>A. Tilvikienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1691C" w:rsidRPr="00D1691C" w14:paraId="25628B73" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="0991E078" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="039A92CD" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="004B1AB3" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="704657AD" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B1AB3">
-[...3 lines deleted...]
-              <w:t>2.1</w:t>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:t>Skaitytojų telkimas, individualūs pokalbiai su skaitytojais.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="559E8E45" w14:textId="4E9373E3" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pagalba mokytojams </w:t>
+            </w:r>
+            <w:r w:rsidR="00442CD9" w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ir mokiniams</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> naudojantis informacinėmis ir techninėmis priemonėmis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004B1AB3">
+          </w:tcPr>
+          <w:p w14:paraId="3EC4C1D0" w14:textId="1AF25491" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Nuolat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="274BE37A" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00D1691C" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="1D4C0CC0" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1691C" w:rsidRPr="00D1691C" w14:paraId="23E20816" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="5F357866" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="508C833B" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="004B1AB3" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="359A9214" w14:textId="6560B9A5" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B1AB3">
-[...3 lines deleted...]
-              <w:t>2.2</w:t>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="000C0AD6" w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:t>Perregistruoti skaitytojus.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="05E2E3A2" w14:textId="0F8E7CA5" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="002348FC">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informacijos paieška enciklopedijose, žinynuose, žodynuose </w:t>
+            </w:r>
+            <w:r w:rsidR="002348FC" w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Mokyti mokinius pasirinkti ir surasti juos dominančią informaciją.</w:t>
+            </w:r>
+            <w:r w:rsidR="002348FC" w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="65FFEC4B" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="004B1AB3" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="6C437393" w14:textId="717616C2" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="002348FC" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Pagal poreikį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5FF48C" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="21911B19" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2158BD38" w14:textId="435DAA1A" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="000C0AD6" w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="645FD0DA" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Literatūros, metodinių, mokinių darbų parodų ir teminių lentynų, minint tautines, valstybines šventes ir kultūros veikėjų sukaktis rengimas:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADC2E49" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE8805B" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00C715BA" w:rsidRDefault="00300779" w:rsidP="00300779">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C715BA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>A. Tilvikienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="2BE0DA24" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5456475F" w14:textId="55366B9B" w:rsidR="00427D1D" w:rsidRPr="00CB071A" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFCFBE1" w14:textId="4FA1CF29" w:rsidR="00427D1D" w:rsidRPr="00CB071A" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>literatūros paroda „</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB071A" w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Laisvės liepsna iš kartos į kartą</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“ , skirta </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB071A" w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>paminėti laisvės</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB071A" w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gynėjų dienos 35-metį</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60579D96" w14:textId="23E8EEC5" w:rsidR="00427D1D" w:rsidRPr="00CB071A" w:rsidRDefault="007322BA" w:rsidP="00427D1D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B1AB3">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="004B1AB3">
+            <w:r w:rsidRPr="00CB071A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1-mos</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB071A" w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m. sausis</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CDB" w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2618E3A5" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00D1691C" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="1C455BD6" w14:textId="5B33476C" w:rsidR="00427D1D" w:rsidRPr="00CB071A" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>A.Tilvikienė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1691C" w:rsidRPr="00D1691C" w14:paraId="3456CC93" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="74A7D1B6" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="315CF0FC" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="004B1AB3" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="1BAAF05B" w14:textId="16F6D038" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B1AB3">
-[...3 lines deleted...]
-              <w:t>2.3</w:t>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...38 lines deleted...]
-            <w:r w:rsidR="00B47377" w:rsidRPr="004B1AB3">
+          </w:tcPr>
+          <w:p w14:paraId="07D39D3E" w14:textId="4E143BC5" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>literatūros paroda</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, skirta paminėti M. K. Valančiaus 225-ąsias gimimo metines</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 2026 - </w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Žemaičių vyskupo Motiejaus Kazimiero Valančiaus metai</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0319679C" w14:textId="53037DF6" w:rsidR="00300779" w:rsidRPr="004B1AB3" w:rsidRDefault="00300779" w:rsidP="00300779">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F455647" w14:textId="6A321B1E" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C440041" w14:textId="24B0B5B4" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CAA850" w14:textId="3F28AB85" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>A. Tilvikienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="4E78AD77" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23299F31" w14:textId="159EAB0B" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECCD4CC" w14:textId="1EA5ECB1" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pamoka spec. poreikių mokiniams - „Mokausi bibliotekoje“ skirta Tarptautinei vaikiškos knygos dienai.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:t>Rugsėjo mėn.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6CD3EA1B" w14:textId="503986B9" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-04-02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58E3C058" w14:textId="77777777" w:rsidR="00300779" w:rsidRPr="00D1691C" w:rsidRDefault="00300779" w:rsidP="00300779">
+          </w:tcPr>
+          <w:p w14:paraId="70B2CA52" w14:textId="77777777" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>L. Sirutytė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719078D6" w14:textId="1608A699" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>A. Tilvikienė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1691C" w:rsidRPr="00D1691C" w14:paraId="067A9BF0" w14:textId="77777777" w:rsidTr="00AA324C">
-[...872 lines deleted...]
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="2C060DF4" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="2C060DF4" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:trPr>
           <w:trHeight w:val="602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06A394A9" w14:textId="46CE240E" w:rsidR="00CE0C52" w:rsidRPr="009F5CF7" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="06A394A9" w14:textId="41FD65FB" w:rsidR="00427D1D" w:rsidRPr="00762369" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5CF7">
-[...3 lines deleted...]
-              <w:t>3.3.5</w:t>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:t>popietė „Knyga -mano draugė“, skirta geriausių skaitytojų pagerbimui ;</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4C8AD67C" w14:textId="3D6EFDFE" w:rsidR="00427D1D" w:rsidRPr="00762369" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">popietė </w:t>
+            </w:r>
+            <w:r w:rsidR="00762369" w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>„Draugauk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> su knyga“</w:t>
+            </w:r>
+            <w:r w:rsidR="00762369" w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 2 klasių mokiniams</w:t>
+            </w:r>
+            <w:r w:rsidR="00F819F3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, skirta pagerbti geriausius skaitytojus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="62979604" w14:textId="6D164604" w:rsidR="00CE0C52" w:rsidRPr="009F5CF7" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="297533CE" w14:textId="0A55F8D1" w:rsidR="00427D1D" w:rsidRPr="00762369" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00762369" w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-05-</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1CDB" w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00762369" w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62979604" w14:textId="6D164604" w:rsidR="00427D1D" w:rsidRPr="00762369" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C62F962" w14:textId="142E5C0E" w:rsidR="00CE0C52" w:rsidRPr="009F5CF7" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="6C62F962" w14:textId="142E5C0E" w:rsidR="00427D1D" w:rsidRPr="00762369" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5CF7">
+            <w:r w:rsidRPr="00762369">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>A. Tilvikienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="58849DAD" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="58849DAD" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:trPr>
           <w:trHeight w:val="602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2BC3505D" w14:textId="6D4A0B6C" w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="2BC3505D" w14:textId="36A995D6" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-              <w:t>3.3.6</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00926AAE">
+          </w:tcPr>
+          <w:p w14:paraId="7EEEC2B1" w14:textId="1B76BEF6" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve">tarptautinis Baltų literatūros projektas </w:t>
             </w:r>
-            <w:r w:rsidRPr="00926AAE">
+            <w:r w:rsidRPr="00131643">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>„</w:t>
             </w:r>
-            <w:r w:rsidRPr="00926AAE">
+            <w:r w:rsidRPr="00131643">
               <w:rPr>
                 <w:rStyle w:val="Grietas"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="0F0E49"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="15"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Baltų literatūros savaitė / Baltu literatūras nedēļa“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="28B0085F" w14:textId="607E0104" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>2023 m. rugs</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006363B7">
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m. rugs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>ėjo mėn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="043DF8F6" w14:textId="1FE19669" w:rsidR="00CE0C52" w:rsidRPr="006363B7" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="043DF8F6" w14:textId="1FE19669" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="006363B7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>A. Tilvikienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="310BF74A" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="69F8105B" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7F520C19" w14:textId="4CA51303" w:rsidR="00CE0C52" w:rsidRPr="009F5CF7" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="2527AAD4" w14:textId="6FED713F" w:rsidR="00427D1D" w:rsidRPr="00762369" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5CF7">
-[...3 lines deleted...]
-              <w:t>3.3.7</w:t>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:t>literatūros paroda „Dainų šventės šimtmetis“;</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7DD1408F" w14:textId="52EF8F2F" w:rsidR="00427D1D" w:rsidRPr="00762369" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>šiaurės šalių literatūros savaitės skaitymai;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009F5CF7">
+          </w:tcPr>
+          <w:p w14:paraId="65AB939B" w14:textId="1F6355D4" w:rsidR="00427D1D" w:rsidRPr="00762369" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762369">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F5CF7">
+            <w:r w:rsidR="00762369" w:rsidRPr="00762369">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lapkričio mėn.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FA69AF8" w14:textId="405D7FA4" w:rsidR="00427D1D" w:rsidRPr="00762369" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C101BEC" w14:textId="36D8B6F4" w:rsidR="00CE0C52" w:rsidRPr="009F5CF7" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="024A8A83" w14:textId="77777777" w:rsidR="00427D1D" w:rsidRPr="00762369" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F5CF7">
+            <w:r w:rsidRPr="00762369">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>A. Tilvikienė</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="15940106" w14:textId="21EC5B2D" w:rsidR="00427D1D" w:rsidRPr="00762369" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="69F8105B" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="352CFD18" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2527AAD4" w14:textId="73D73FC4" w:rsidR="00CE0C52" w:rsidRPr="009F5CF7" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="331AA175" w14:textId="3F76FC8A" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00455DE4">
-[...3 lines deleted...]
-              <w:t>3.3.8</w:t>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-              <w:t>;</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1FB0DB99" w14:textId="474E79BA" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>viktorina, skirta Prano Mašioto 16</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-sioms gimimo metinėms ; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D54A8B">
+          </w:tcPr>
+          <w:p w14:paraId="1D7F3270" w14:textId="5BD70004" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D54A8B">
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-12-19</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="024A8A83" w14:textId="77777777" w:rsidR="00CE0C52" w:rsidRPr="00D54A8B" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="07B28428" w14:textId="7991E1C0" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D54A8B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>A. Tilvikienė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15940106" w14:textId="21EC5B2D" w:rsidR="00CE0C52" w:rsidRPr="00D54A8B" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          <w:p w14:paraId="33BEAE2F" w14:textId="488A8448" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="352CFD18" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="1C680BA0" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="331AA175" w14:textId="23B62EB4" w:rsidR="00CE0C52" w:rsidRPr="00455DE4" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="19F64827" w14:textId="550B2F11" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00455DE4">
-[...3 lines deleted...]
-              <w:t>3.3.9</w:t>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">viktorina, skirta Prano Mašioto 161-sioms gimimo metinėms ; </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="183AD01F" w14:textId="7EA964A2" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>knygų dovanojimo bibliotekai akciją ,,Bibliotekų Knygų Kalėdos 2025“;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:t>2024-12-19</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="242C98E1" w14:textId="0088BF0C" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-12-01-202</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-12-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="07B28428" w14:textId="7991E1C0" w:rsidR="00CE0C52" w:rsidRPr="00455DE4" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="5DF1B2DF" w14:textId="2C8B8198" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00455DE4">
-[...18 lines deleted...]
-          <w:p w14:paraId="33BEAE2F" w14:textId="488A8448" w:rsidR="00CE0C52" w:rsidRPr="00455DE4" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>A. Tilvikienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="526CB6D8" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E92C134" w14:textId="52EF34B8" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0ADE0E" w14:textId="4BFF4747" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pagalba organizuojant progimnazijos renginius.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCB125E" w14:textId="0B71710C" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Pagal poreikį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="488C88E6" w14:textId="532C55EA" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>A. Tilvikienė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="1C680BA0" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="1D24C202" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="19F64827" w14:textId="1F2A6378" w:rsidR="00CE0C52" w:rsidRPr="00455DE4" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="39CAF999" w14:textId="3D5A213C" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-              <w:t>3.3.10</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t>knygų dovanojimo bibliotekai akciją ,,Bibliotekų Knygų Kalėdos 2024“;</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5C3C0408" w14:textId="0541C157" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Informacinių gebėjimų ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="3C49E39C" w14:textId="46A2CE8B" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5DF1B2DF" w14:textId="2C8B8198" w:rsidR="00CE0C52" w:rsidRPr="00D54A8B" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="16718C6C" w14:textId="6EDA7D37" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D54A8B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>A. Tilvikienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="526CB6D8" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="44A271A0" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E92C134" w14:textId="0D8B08AF" w:rsidR="00CE0C52" w:rsidRPr="00455DE4" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="237C8ED1" w14:textId="3122A6DC" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>3.3.11</w:t>
+            <w:r w:rsidRPr="00C54356">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-              <w:t>pagalba organizuojant mokyklinius renginius.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7C7FB4F3" w14:textId="4A4F70BF" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54356">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Konsultacijos ir pagalba mokytojams ir mokiniams, dirbantiems bibliotekoje ir skaitykloje su įvairių formų informacine medžiaga bei priemonėmis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00455DE4">
+          </w:tcPr>
+          <w:p w14:paraId="4A4DC3FD" w14:textId="64A51CB6" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54356">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Pagal poreikį</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="488C88E6" w14:textId="532C55EA" w:rsidR="00CE0C52" w:rsidRPr="00455DE4" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="2464A88A" w14:textId="2D4B5D57" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="1D24C202" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="540C416A" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="39CAF999" w14:textId="3D5A213C" w:rsidR="00CE0C52" w:rsidRPr="00455DE4" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="26EDE982" w14:textId="61A207DF" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00455DE4">
-[...4 lines deleted...]
-              <w:t>4.</w:t>
+            <w:r w:rsidRPr="00C54356">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-              <w:t>Informacinių gebėjimų ugdymas</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1023E6AA" w14:textId="2CAFAC1B" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54356">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Padėti bibliotekos lankytojams naudotis informacijos paieškos sistemomis, mokinti formuluoti kuo tikslesnes užklausas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="4C54B158" w14:textId="02FBA702" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54356">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Pagal poreikį</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="16718C6C" w14:textId="6EDA7D37" w:rsidR="00CE0C52" w:rsidRPr="00455DE4" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="68244F8A" w14:textId="77777777" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="44A271A0" w14:textId="77777777" w:rsidTr="00AA324C">
-[...149 lines deleted...]
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="36DC4D85" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="36DC4D85" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:trPr>
           <w:trHeight w:val="483"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="75366901" w14:textId="19D9829C" w:rsidR="00CE0C52" w:rsidRPr="00767208" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="75366901" w14:textId="19D9829C" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00767208">
+            <w:r w:rsidRPr="00C54356">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="436741FA" w14:textId="7F97D2B4" w:rsidR="00CE0C52" w:rsidRPr="00767208" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="436741FA" w14:textId="7F97D2B4" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00767208">
+            <w:r w:rsidRPr="00C54356">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Bibliotekinės pamokėlės, kaip susirasti informaciją bibliotekoje.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00767208">
+          </w:tcPr>
+          <w:p w14:paraId="6B5ADBF9" w14:textId="1823F67D" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54356">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Pagal poreikį</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17B5DC97" w14:textId="77777777" w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="17B5DC97" w14:textId="77777777" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="7B95EF3A" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="7B95EF3A" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3C96B7CA" w14:textId="2A1E59C5" w:rsidR="00CE0C52" w:rsidRPr="00284F7B" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="3C96B7CA" w14:textId="2A1E59C5" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00284F7B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54356">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00284F7B">
+          </w:tcPr>
+          <w:p w14:paraId="7D159D5E" w14:textId="20441813" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54356">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Literatūros naujienų sklaida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="414308F3" w14:textId="6F5C4640" w:rsidR="00CE0C52" w:rsidRPr="00284F7B" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52"/>
+          </w:tcPr>
+          <w:p w14:paraId="414308F3" w14:textId="6F5C4640" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="43BB1809" w14:textId="41FFEBAD" w:rsidR="00CE0C52" w:rsidRPr="00284F7B" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="43BB1809" w14:textId="41FFEBAD" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00284F7B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>A. Tilvikienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="59BE4ECA" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="59BE4ECA" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26DF3A3D" w14:textId="3DA7491D" w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="26DF3A3D" w14:textId="3DA7491D" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Naujienų mokytojams (pedagoginių, periodinių ir metodinių leidinių, leidyklų reklamų) sklaida, bibliotekoje, </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5CC9FF70" w14:textId="700F3638" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54356">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Naujienų mokytojams (pedagoginių, periodinių ir metodinių leidinių, leidyklų reklamų) sklaida, bibliotekoje, individualiai el. paštu, ir Tamo dienyne.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C595E41" w14:textId="76C42D0A" w:rsidR="00427D1D" w:rsidRPr="00C54356" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C54356">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nuolat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B81B30A" w14:textId="77777777" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="3CB2DCFF" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E17226" w14:textId="3F269481" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E502AF" w14:textId="3B59FC9F" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Vadovėlių fondo organizavimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A4B62F" w14:textId="063D2D8B" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EE1546" w14:textId="7408CF70" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC67CC">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>A. Tilvikienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="4FDD56F0" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D4EFD0" w14:textId="694F3AF6" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6800DBD9" w14:textId="6D8D20E3" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ištirti vadovėlių, išleistų pagal atnaujintas ugdymo programas, paklausą 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C54356" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m. m.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03FEF325" w14:textId="4B77E43B" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C54356" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m. sausio mėn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C287B7" w14:textId="03E0AC6C" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="22AA0FE7" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="795D1EC2" w14:textId="7E194C54" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0471F60F" w14:textId="0BEEABEA" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Užsakyti vadovėlius 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m. m, panaudojant visas skirtas lėšas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F96169" w14:textId="386052CD" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Iki 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-12-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="541AC951" w14:textId="77777777" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="7FEBD716" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7130E4D6" w14:textId="3D961398" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC7D05D" w14:textId="124FD551" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Naujai gautus vadovėlius paruošti išdavimui, sutvarkyti jų apskaitą, įtraukti į MOBIS katalogą ir išduoti mokytojams.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E58151" w14:textId="613E4FB0" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Gavus naujus vadovėlius</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="039ED8B2" w14:textId="77777777" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="144DD5A5" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A77090" w14:textId="19D3F54A" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53960AAB" w14:textId="0C20B667" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nurašyti susidėvėjusius vadovėlius.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="197A4C1B" w14:textId="77777777" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iki </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E243177" w14:textId="7CE07BF8" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-11-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8A78ED" w14:textId="77777777" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="4D038A1D" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0909E19A" w14:textId="5DFB7D99" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B208F6F" w14:textId="000569AB" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Mokymo priemonių užsakymas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FE1912" w14:textId="784A050C" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00131643" w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> m.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F230F9A" w14:textId="0C0B873F" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>10 -11 mėn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E883D5" w14:textId="77777777" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>A. Tilvikienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F1A3F85" w14:textId="7E162834" w:rsidR="00427D1D" w:rsidRPr="00131643" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00131643">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>L. Pocienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="579A8061" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD6483D" w14:textId="3C946F92" w:rsidR="00427D1D" w:rsidRPr="00C0739F" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0739F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="069E0D80" w14:textId="15E3628B" w:rsidR="00427D1D" w:rsidRPr="00C0739F" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0739F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Bibliotekos valdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="481D20A0" w14:textId="4F4825A5" w:rsidR="00427D1D" w:rsidRPr="00C0739F" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="714DFAC6" w14:textId="27CD5306" w:rsidR="00427D1D" w:rsidRPr="00C0739F" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0739F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>A. Tilvikienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC67CC" w:rsidRPr="00DC67CC" w14:paraId="4BBC610B" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3BEC38" w14:textId="384C7311" w:rsidR="00427D1D" w:rsidRPr="00697D8B" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697D8B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE1F828" w14:textId="2F70A084" w:rsidR="00427D1D" w:rsidRPr="00697D8B" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697D8B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Bibliotekos veiklos planavimas. Parašyti bibliotekos metinės veiklos programą 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00697D8B" w:rsidRPr="00697D8B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697D8B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> metams.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D6E710" w14:textId="77777777" w:rsidR="00427D1D" w:rsidRPr="00697D8B" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697D8B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Iki</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DFA123E" w14:textId="7CEEBD8C" w:rsidR="00427D1D" w:rsidRPr="00697D8B" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697D8B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F819F3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00697D8B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-01-02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9A83BB" w14:textId="7707E68D" w:rsidR="00427D1D" w:rsidRPr="00DC67CC" w:rsidRDefault="00427D1D" w:rsidP="00427D1D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w14:paraId="38DC046E" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FF071D" w14:textId="7C1DA85D" w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00697D8B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C0D73A" w14:textId="3E33B664" w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paruošti </w:t>
             </w:r>
             <w:r>
-              <w:t>individualiai el. paštu</w:t>
-[...2 lines deleted...]
-              <w:t>, ir Tamo dienyne.</w:t>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir pateikti </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">statistinę bibliotekos ataskaitą Lietuvos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">acionalinei </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Martyno Mažvydo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bibliotekai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0055621B">
+          </w:tcPr>
+          <w:p w14:paraId="60FF5816" w14:textId="77777777" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iki </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C0D90EE" w14:textId="3EE340D3" w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-01-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7DD188" w14:textId="77777777" w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w14:paraId="42D560BE" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E3C11C" w14:textId="1F4B21BF" w:rsidR="00697D8B" w:rsidRPr="00762369" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0074080C" w14:textId="3511E614" w:rsidR="00697D8B" w:rsidRPr="00762369" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sistemingai tvarkyti bibliotekinę dokumentaciją.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1286F757" w14:textId="44043E14" w:rsidR="00697D8B" w:rsidRPr="00762369" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Nuolat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1B81B30A" w14:textId="77777777" w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="5ECB930E" w14:textId="77777777" w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="3CB2DCFF" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w14:paraId="735A09E6" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74E17226" w14:textId="3F269481" w:rsidR="00CE0C52" w:rsidRPr="001B0F8D" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="0EED3F01" w14:textId="274964AA" w:rsidR="00697D8B" w:rsidRPr="00762369" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B0F8D">
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="588D8914" w14:textId="77777777" w:rsidR="00697D8B" w:rsidRPr="00762369" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vykdyti skaitytojų kompiuterinį aptarnavimą programa „MOBIS“. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E96C502" w14:textId="2DDCADA5" w:rsidR="00697D8B" w:rsidRPr="00762369" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>6.</w:t>
-            </w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Atnaujinti „MOBIS“ ir pasirengti darbui dirbti su atnaujinta programa.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="532079BD" w14:textId="77777777" w:rsidR="00697D8B" w:rsidRPr="00762369" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nuolat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E686187" w14:textId="77777777" w:rsidR="00697D8B" w:rsidRPr="00762369" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3910A7AE" w14:textId="22061535" w:rsidR="00697D8B" w:rsidRPr="00762369" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762369">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2026-04-27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFDA2C4" w14:textId="77777777" w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w14:paraId="1FEB417A" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="603AAE72" w14:textId="3AD8B94C" w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="464328D9" w14:textId="08886183" w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C0A4A9" w14:textId="275F27D8" w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0979C79B" w14:textId="77777777" w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w14:paraId="59C5D5A9" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3BB9B1" w14:textId="5E7F2DCE" w:rsidR="00697D8B" w:rsidRPr="00C0739F" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0739F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="001B0F8D">
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="514F8302" w14:textId="21324299" w:rsidR="00697D8B" w:rsidRPr="00C0739F" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0739F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Vadovėlių fondo organizavimas</w:t>
+              <w:t xml:space="preserve">Profesinės darbo patirties sklaida ir kvalifikacija </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="77A4B62F" w14:textId="063D2D8B" w:rsidR="00CE0C52" w:rsidRPr="001B0F8D" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="29B8209A" w14:textId="2031B12A" w:rsidR="00697D8B" w:rsidRPr="00C0739F" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="04EE1546" w14:textId="7408CF70" w:rsidR="00CE0C52" w:rsidRPr="001B0F8D" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="17C77450" w14:textId="2D6659F9" w:rsidR="00697D8B" w:rsidRPr="00C0739F" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B0F8D">
+            <w:r w:rsidRPr="00C0739F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>A. Tilvikienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="4FDD56F0" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w14:paraId="7F60FC81" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="34D4EFD0" w14:textId="694F3AF6" w:rsidR="00CE0C52" w:rsidRPr="001B0F8D" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="15A2A1DE" w14:textId="069666B7" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B0F8D">
-[...3 lines deleted...]
-              <w:t>6.1</w:t>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> paklausą 2024/2054 m. m.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1B288397" w14:textId="0601372D" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dalyvauti miesto mokyklų bibliotekininkų metodinio būrelio veikloje.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:t>2024 m. vasario mėn.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7C4CE555" w14:textId="765BCA46" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Pagal metodinio būrelio veiklos planą.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66C287B7" w14:textId="03E0AC6C" w:rsidR="00CE0C52" w:rsidRPr="001B0F8D" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="2D06F7E6" w14:textId="3A6BCAF4" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="22AA0FE7" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w14:paraId="32DDD2C0" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="795D1EC2" w14:textId="7E194C54" w:rsidR="00CE0C52" w:rsidRPr="00AA324C" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="46C3EBC8" w14:textId="7898731D" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA324C">
-[...3 lines deleted...]
-              <w:t>6.2</w:t>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:t>Užsakyti vadovėlius 2024/2025 m. m, panaudojant visas skirtas lėšas.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="65392880" w14:textId="0C842E65" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Palaikyti bendradarbiavimą su miesto mokyklų bibliotekininkėmis, konsultuotis ir konsultuoti darbo klausimais.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:t>Iki 2024-12-31</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5CD3B654" w14:textId="5187013B" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Pagal poreikį</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="541AC951" w14:textId="77777777" w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="410689B6" w14:textId="77777777" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0C52" w:rsidRPr="00D1691C" w14:paraId="7FEBD716" w14:textId="77777777" w:rsidTr="00AA324C">
+      <w:tr w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w14:paraId="06D371D8" w14:textId="77777777" w:rsidTr="00AA324C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7130E4D6" w14:textId="3D961398" w:rsidR="00CE0C52" w:rsidRPr="00AA324C" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="02EADC1B" w14:textId="1B6DDD67" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="070AAECF" w14:textId="29ED6138" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Susipažinti su profesinėmis naujienomis spaudoje, internete.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE0FB1E" w14:textId="20D5D017" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Visus metus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="350E760C" w14:textId="77777777" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697D8B" w:rsidRPr="00DC67CC" w14:paraId="0811A404" w14:textId="77777777" w:rsidTr="00AA324C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C329E2" w14:textId="28F8528B" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA324C">
-[...3 lines deleted...]
-              <w:t>6.3</w:t>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-              <w:t>Naujai gautus vadovėlius paruošti išdavimui, sutvarkyti jų apskaitą, įtraukti į MOBIS katalogą ir išduoti mokytojams.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="722AA8B4" w14:textId="206212CF" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dalyvauti bibliotekininkams organizuojamuose kvalifikacijos tobulinimo seminaruose.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-              <w:t>Gavus naujus vadovėlius</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6996E6EB" w14:textId="37862266" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB071A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Pagal PŠKC planą ir kitų organizacijų mokymų, seminarų pasiūlymus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="039ED8B2" w14:textId="77777777" w:rsidR="00CE0C52" w:rsidRPr="00AA324C" w:rsidRDefault="00CE0C52" w:rsidP="00CE0C52">
+          </w:tcPr>
+          <w:p w14:paraId="5D25A401" w14:textId="77777777" w:rsidR="00697D8B" w:rsidRPr="00CB071A" w:rsidRDefault="00697D8B" w:rsidP="00697D8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-            </w:pPr>
-[...851 lines deleted...]
-              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D88A0D0" w14:textId="77777777" w:rsidR="0036266A" w:rsidRDefault="0036266A" w:rsidP="002C23F1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F18BF3F" w14:textId="77777777" w:rsidR="00467D4E" w:rsidRPr="00D1691C" w:rsidRDefault="00467D4E" w:rsidP="002C23F1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AE1AF58" w14:textId="0BAB14A9" w:rsidR="00AD5822" w:rsidRPr="00284F7B" w:rsidRDefault="0036266A" w:rsidP="0036266A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6830,106 +6940,144 @@
         <w:t xml:space="preserve">                                                          </w:t>
       </w:r>
       <w:r w:rsidR="00A647D6" w:rsidRPr="00284F7B">
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidR="005A2B21" w:rsidRPr="00284F7B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00284F7B">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="006C7356" w:rsidRPr="00284F7B">
         <w:t>A. Tilvikienė</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AD5822" w:rsidRPr="00284F7B" w:rsidSect="00AD591D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="707" w:bottom="900" w:left="1134" w:header="561" w:footer="561" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6805548C" w14:textId="77777777" w:rsidR="004D46AA" w:rsidRDefault="004D46AA" w:rsidP="00FE0992">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="46FF2FF4" w14:textId="77777777" w:rsidR="004D46AA" w:rsidRDefault="004D46AA" w:rsidP="00FE0992">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="34D3B83D" w14:textId="77777777" w:rsidR="004D46AA" w:rsidRDefault="004D46AA" w:rsidP="00FE0992">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="476CC8B0" w14:textId="77777777" w:rsidR="004D46AA" w:rsidRDefault="004D46AA" w:rsidP="00FE0992">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="030345F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C46CD72"/>
     <w:lvl w:ilvl="0" w:tplc="D040A97A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9061,644 +9209,714 @@
   <w:num w:numId="14" w16cid:durableId="1564490550">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="594019242">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1707758978">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="818155961">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="523054408">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532112766">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1384404228">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A3610"/>
     <w:rsid w:val="0001742F"/>
     <w:rsid w:val="00033788"/>
+    <w:rsid w:val="000358F8"/>
     <w:rsid w:val="000451F1"/>
     <w:rsid w:val="000466E2"/>
     <w:rsid w:val="000515A5"/>
     <w:rsid w:val="000533C8"/>
     <w:rsid w:val="00054E8A"/>
     <w:rsid w:val="00060FE7"/>
     <w:rsid w:val="00070469"/>
+    <w:rsid w:val="00074172"/>
     <w:rsid w:val="000745D1"/>
     <w:rsid w:val="00075584"/>
     <w:rsid w:val="000862A1"/>
     <w:rsid w:val="0008785F"/>
     <w:rsid w:val="000903B5"/>
     <w:rsid w:val="00091C3C"/>
     <w:rsid w:val="00094E31"/>
     <w:rsid w:val="00095ECB"/>
     <w:rsid w:val="00097BBB"/>
     <w:rsid w:val="000B20C3"/>
     <w:rsid w:val="000B2841"/>
     <w:rsid w:val="000B4D2E"/>
+    <w:rsid w:val="000B5BD3"/>
     <w:rsid w:val="000B711B"/>
     <w:rsid w:val="000C084A"/>
     <w:rsid w:val="000C0AD6"/>
     <w:rsid w:val="000D7977"/>
     <w:rsid w:val="000E0271"/>
     <w:rsid w:val="000E091C"/>
     <w:rsid w:val="000F5598"/>
     <w:rsid w:val="001031B1"/>
     <w:rsid w:val="001053DC"/>
     <w:rsid w:val="00110279"/>
     <w:rsid w:val="001106C0"/>
     <w:rsid w:val="001129DE"/>
     <w:rsid w:val="00123591"/>
+    <w:rsid w:val="00124DA8"/>
+    <w:rsid w:val="00131643"/>
     <w:rsid w:val="00133526"/>
     <w:rsid w:val="00135D74"/>
     <w:rsid w:val="001458FD"/>
     <w:rsid w:val="001510A0"/>
     <w:rsid w:val="00160BCB"/>
     <w:rsid w:val="0016242B"/>
+    <w:rsid w:val="001714D3"/>
     <w:rsid w:val="00182E45"/>
     <w:rsid w:val="00190DB8"/>
     <w:rsid w:val="00193A36"/>
+    <w:rsid w:val="00195F96"/>
     <w:rsid w:val="001B0F8D"/>
     <w:rsid w:val="001B1F86"/>
     <w:rsid w:val="001B30F6"/>
     <w:rsid w:val="001B31F9"/>
     <w:rsid w:val="001C1128"/>
     <w:rsid w:val="001C19D8"/>
     <w:rsid w:val="001C5124"/>
     <w:rsid w:val="001C5C1D"/>
     <w:rsid w:val="001D6E5D"/>
     <w:rsid w:val="001E1669"/>
     <w:rsid w:val="001F1086"/>
     <w:rsid w:val="00210AE4"/>
     <w:rsid w:val="00213348"/>
     <w:rsid w:val="002146A9"/>
     <w:rsid w:val="00216418"/>
     <w:rsid w:val="00217997"/>
     <w:rsid w:val="00222DA6"/>
     <w:rsid w:val="00222E36"/>
     <w:rsid w:val="002250C5"/>
     <w:rsid w:val="00227D62"/>
     <w:rsid w:val="002308F3"/>
     <w:rsid w:val="002348FC"/>
     <w:rsid w:val="00241D19"/>
     <w:rsid w:val="00242B5B"/>
     <w:rsid w:val="0024763A"/>
     <w:rsid w:val="00247680"/>
     <w:rsid w:val="00253A11"/>
+    <w:rsid w:val="00257522"/>
     <w:rsid w:val="00261AAD"/>
     <w:rsid w:val="0026297F"/>
     <w:rsid w:val="00262CFE"/>
     <w:rsid w:val="00264026"/>
     <w:rsid w:val="00267B2D"/>
     <w:rsid w:val="0027153E"/>
     <w:rsid w:val="00280DE6"/>
     <w:rsid w:val="00282F00"/>
+    <w:rsid w:val="00283531"/>
     <w:rsid w:val="00283C7E"/>
+    <w:rsid w:val="00284DDB"/>
     <w:rsid w:val="00284F7B"/>
     <w:rsid w:val="00285E99"/>
     <w:rsid w:val="00296F5C"/>
     <w:rsid w:val="002A0EFA"/>
     <w:rsid w:val="002A15F1"/>
     <w:rsid w:val="002A70C0"/>
     <w:rsid w:val="002B64FC"/>
     <w:rsid w:val="002B6A8E"/>
     <w:rsid w:val="002C1336"/>
     <w:rsid w:val="002C1C78"/>
     <w:rsid w:val="002C23F1"/>
     <w:rsid w:val="002C5A17"/>
     <w:rsid w:val="002C7EB1"/>
     <w:rsid w:val="002D23C6"/>
     <w:rsid w:val="002D56C0"/>
+    <w:rsid w:val="002D5811"/>
     <w:rsid w:val="002E0A97"/>
+    <w:rsid w:val="002E38C2"/>
+    <w:rsid w:val="002E7331"/>
     <w:rsid w:val="002F3808"/>
     <w:rsid w:val="002F3B15"/>
     <w:rsid w:val="00300779"/>
     <w:rsid w:val="00303D24"/>
     <w:rsid w:val="0030477C"/>
     <w:rsid w:val="00312DF5"/>
     <w:rsid w:val="00320037"/>
     <w:rsid w:val="00326491"/>
     <w:rsid w:val="003333B3"/>
     <w:rsid w:val="00333ADD"/>
     <w:rsid w:val="0033555E"/>
     <w:rsid w:val="00335731"/>
     <w:rsid w:val="00341C2A"/>
     <w:rsid w:val="003440A7"/>
     <w:rsid w:val="00345FC5"/>
     <w:rsid w:val="00351FF1"/>
     <w:rsid w:val="00352F43"/>
     <w:rsid w:val="00353919"/>
     <w:rsid w:val="003545D7"/>
     <w:rsid w:val="003618D7"/>
     <w:rsid w:val="0036266A"/>
     <w:rsid w:val="003638BD"/>
+    <w:rsid w:val="003715B1"/>
     <w:rsid w:val="00377444"/>
     <w:rsid w:val="0037764A"/>
     <w:rsid w:val="00384E7A"/>
     <w:rsid w:val="00387260"/>
     <w:rsid w:val="00387667"/>
     <w:rsid w:val="003901FC"/>
     <w:rsid w:val="00390B70"/>
     <w:rsid w:val="00393A86"/>
     <w:rsid w:val="00397E83"/>
     <w:rsid w:val="003B1212"/>
     <w:rsid w:val="003B7408"/>
     <w:rsid w:val="003C2338"/>
     <w:rsid w:val="003D0E81"/>
     <w:rsid w:val="003E2E8C"/>
     <w:rsid w:val="003E79E0"/>
     <w:rsid w:val="003F1CBF"/>
     <w:rsid w:val="003F57A0"/>
     <w:rsid w:val="003F6564"/>
     <w:rsid w:val="003F68B3"/>
+    <w:rsid w:val="0040014A"/>
     <w:rsid w:val="00405C1D"/>
     <w:rsid w:val="00423FD2"/>
+    <w:rsid w:val="00427D1D"/>
     <w:rsid w:val="0043661C"/>
     <w:rsid w:val="00440574"/>
     <w:rsid w:val="00442CD9"/>
     <w:rsid w:val="00444BEA"/>
     <w:rsid w:val="0044649F"/>
     <w:rsid w:val="00455DE4"/>
     <w:rsid w:val="00456027"/>
     <w:rsid w:val="00466F29"/>
     <w:rsid w:val="00467D4E"/>
     <w:rsid w:val="00472888"/>
     <w:rsid w:val="00473842"/>
     <w:rsid w:val="00476293"/>
+    <w:rsid w:val="0047632C"/>
     <w:rsid w:val="00476D52"/>
     <w:rsid w:val="00477EDF"/>
     <w:rsid w:val="00485F24"/>
     <w:rsid w:val="00491723"/>
+    <w:rsid w:val="00495DC3"/>
     <w:rsid w:val="004A28F9"/>
     <w:rsid w:val="004A2B3E"/>
     <w:rsid w:val="004A3610"/>
     <w:rsid w:val="004B1AB3"/>
     <w:rsid w:val="004B35FA"/>
     <w:rsid w:val="004B380A"/>
+    <w:rsid w:val="004D46AA"/>
     <w:rsid w:val="004E4B67"/>
     <w:rsid w:val="004E6642"/>
     <w:rsid w:val="004F03FE"/>
     <w:rsid w:val="004F57AA"/>
     <w:rsid w:val="004F6124"/>
     <w:rsid w:val="004F79D9"/>
+    <w:rsid w:val="00502E9C"/>
     <w:rsid w:val="005062E8"/>
     <w:rsid w:val="00506660"/>
     <w:rsid w:val="00515D4B"/>
     <w:rsid w:val="00520E8D"/>
     <w:rsid w:val="005228AB"/>
     <w:rsid w:val="00531D73"/>
+    <w:rsid w:val="005321AF"/>
     <w:rsid w:val="0055621B"/>
     <w:rsid w:val="00564048"/>
     <w:rsid w:val="0056749F"/>
     <w:rsid w:val="00571E3C"/>
+    <w:rsid w:val="00577A34"/>
     <w:rsid w:val="0058068E"/>
     <w:rsid w:val="005851E4"/>
     <w:rsid w:val="005851EB"/>
     <w:rsid w:val="00591F51"/>
     <w:rsid w:val="00593FE2"/>
     <w:rsid w:val="005974C8"/>
+    <w:rsid w:val="00597ED7"/>
     <w:rsid w:val="005A2B21"/>
     <w:rsid w:val="005A3B4A"/>
     <w:rsid w:val="005B7008"/>
+    <w:rsid w:val="005C747F"/>
     <w:rsid w:val="005D2DB1"/>
     <w:rsid w:val="005E3D6B"/>
     <w:rsid w:val="005E48DB"/>
     <w:rsid w:val="005F2E69"/>
+    <w:rsid w:val="005F3F40"/>
     <w:rsid w:val="005F7614"/>
     <w:rsid w:val="00603334"/>
     <w:rsid w:val="006160A4"/>
     <w:rsid w:val="00620B33"/>
     <w:rsid w:val="00622C8D"/>
     <w:rsid w:val="00625964"/>
+    <w:rsid w:val="006301E0"/>
     <w:rsid w:val="00630BED"/>
     <w:rsid w:val="00631BE9"/>
     <w:rsid w:val="00633FC0"/>
     <w:rsid w:val="00634201"/>
     <w:rsid w:val="006363B7"/>
     <w:rsid w:val="0064072E"/>
     <w:rsid w:val="00644547"/>
     <w:rsid w:val="00645F1F"/>
     <w:rsid w:val="00650BCE"/>
     <w:rsid w:val="00657CF4"/>
     <w:rsid w:val="0066299E"/>
     <w:rsid w:val="006633F8"/>
+    <w:rsid w:val="006673F6"/>
     <w:rsid w:val="006703F7"/>
     <w:rsid w:val="00672EEF"/>
     <w:rsid w:val="00674B4F"/>
     <w:rsid w:val="00681A92"/>
     <w:rsid w:val="00694AD5"/>
     <w:rsid w:val="0069677B"/>
     <w:rsid w:val="00697237"/>
+    <w:rsid w:val="00697D8B"/>
     <w:rsid w:val="006A7682"/>
     <w:rsid w:val="006A7C72"/>
     <w:rsid w:val="006B71F3"/>
     <w:rsid w:val="006C1365"/>
     <w:rsid w:val="006C7356"/>
     <w:rsid w:val="006E23AD"/>
+    <w:rsid w:val="006E2DA2"/>
     <w:rsid w:val="006E7806"/>
     <w:rsid w:val="006F1B79"/>
     <w:rsid w:val="006F238E"/>
     <w:rsid w:val="006F4721"/>
     <w:rsid w:val="00710599"/>
     <w:rsid w:val="00711B73"/>
     <w:rsid w:val="00713E54"/>
     <w:rsid w:val="00714637"/>
     <w:rsid w:val="00717612"/>
     <w:rsid w:val="00725CB1"/>
+    <w:rsid w:val="007277C7"/>
+    <w:rsid w:val="00730530"/>
     <w:rsid w:val="00731270"/>
+    <w:rsid w:val="007322BA"/>
     <w:rsid w:val="007333E5"/>
     <w:rsid w:val="00733E3A"/>
     <w:rsid w:val="00733E69"/>
     <w:rsid w:val="00734055"/>
     <w:rsid w:val="0073706F"/>
     <w:rsid w:val="00750B94"/>
     <w:rsid w:val="00757488"/>
+    <w:rsid w:val="00762369"/>
     <w:rsid w:val="00764C13"/>
     <w:rsid w:val="00767208"/>
     <w:rsid w:val="0078382B"/>
     <w:rsid w:val="00787F21"/>
     <w:rsid w:val="00793CC1"/>
     <w:rsid w:val="007A4320"/>
     <w:rsid w:val="007A6A68"/>
     <w:rsid w:val="007B3552"/>
     <w:rsid w:val="007C48C6"/>
     <w:rsid w:val="007C69B5"/>
     <w:rsid w:val="007D5A6D"/>
     <w:rsid w:val="007E26A5"/>
     <w:rsid w:val="007E4EA8"/>
     <w:rsid w:val="007E54EF"/>
     <w:rsid w:val="007F0EE8"/>
     <w:rsid w:val="007F29C2"/>
     <w:rsid w:val="007F32C3"/>
     <w:rsid w:val="007F5815"/>
     <w:rsid w:val="008018BE"/>
     <w:rsid w:val="00816169"/>
     <w:rsid w:val="00817268"/>
     <w:rsid w:val="00822389"/>
     <w:rsid w:val="00823058"/>
     <w:rsid w:val="00823E42"/>
     <w:rsid w:val="0082673D"/>
     <w:rsid w:val="0083126A"/>
     <w:rsid w:val="00833E6D"/>
     <w:rsid w:val="00840C8E"/>
     <w:rsid w:val="00843D56"/>
     <w:rsid w:val="0084452D"/>
     <w:rsid w:val="00844BD7"/>
+    <w:rsid w:val="00856AD8"/>
     <w:rsid w:val="00865652"/>
     <w:rsid w:val="00865FC8"/>
+    <w:rsid w:val="00880A2B"/>
     <w:rsid w:val="008828DE"/>
     <w:rsid w:val="00884814"/>
     <w:rsid w:val="00886464"/>
     <w:rsid w:val="0088760B"/>
     <w:rsid w:val="0089184F"/>
     <w:rsid w:val="00894D65"/>
     <w:rsid w:val="008A081A"/>
     <w:rsid w:val="008A5569"/>
     <w:rsid w:val="008A7CC3"/>
     <w:rsid w:val="008B2AAA"/>
     <w:rsid w:val="008C5BB8"/>
     <w:rsid w:val="008C6426"/>
     <w:rsid w:val="008D2944"/>
     <w:rsid w:val="008E0166"/>
     <w:rsid w:val="008E1363"/>
     <w:rsid w:val="008E66B1"/>
     <w:rsid w:val="008F66E2"/>
     <w:rsid w:val="009067AA"/>
     <w:rsid w:val="009172F9"/>
     <w:rsid w:val="00917968"/>
     <w:rsid w:val="00926989"/>
     <w:rsid w:val="00926AAE"/>
     <w:rsid w:val="00933537"/>
     <w:rsid w:val="009378C0"/>
     <w:rsid w:val="0094265C"/>
     <w:rsid w:val="009458CF"/>
+    <w:rsid w:val="00946AF6"/>
     <w:rsid w:val="0095152F"/>
     <w:rsid w:val="0095594E"/>
     <w:rsid w:val="00957E61"/>
     <w:rsid w:val="0097066A"/>
     <w:rsid w:val="00972A73"/>
     <w:rsid w:val="009760E0"/>
     <w:rsid w:val="009840EE"/>
     <w:rsid w:val="00986B25"/>
     <w:rsid w:val="00990018"/>
     <w:rsid w:val="00991E04"/>
     <w:rsid w:val="00992391"/>
     <w:rsid w:val="009924D5"/>
     <w:rsid w:val="009978F0"/>
     <w:rsid w:val="009A01C6"/>
     <w:rsid w:val="009A1FC5"/>
     <w:rsid w:val="009B1ACB"/>
     <w:rsid w:val="009C117B"/>
     <w:rsid w:val="009C11C7"/>
     <w:rsid w:val="009C16EC"/>
     <w:rsid w:val="009C4D89"/>
     <w:rsid w:val="009C5805"/>
     <w:rsid w:val="009C67EE"/>
     <w:rsid w:val="009C78A8"/>
     <w:rsid w:val="009D2A59"/>
     <w:rsid w:val="009D2BB6"/>
     <w:rsid w:val="009D7431"/>
     <w:rsid w:val="009E3FBD"/>
     <w:rsid w:val="009F4D60"/>
     <w:rsid w:val="009F5CF7"/>
     <w:rsid w:val="00A114AD"/>
     <w:rsid w:val="00A13751"/>
     <w:rsid w:val="00A15EBE"/>
     <w:rsid w:val="00A256FE"/>
     <w:rsid w:val="00A27E74"/>
     <w:rsid w:val="00A3224B"/>
     <w:rsid w:val="00A32C67"/>
     <w:rsid w:val="00A332CB"/>
     <w:rsid w:val="00A34F8C"/>
     <w:rsid w:val="00A37B63"/>
     <w:rsid w:val="00A4164C"/>
     <w:rsid w:val="00A51C18"/>
     <w:rsid w:val="00A52440"/>
     <w:rsid w:val="00A647D6"/>
     <w:rsid w:val="00A75CEC"/>
     <w:rsid w:val="00A837B8"/>
     <w:rsid w:val="00A84F77"/>
     <w:rsid w:val="00A86C0C"/>
     <w:rsid w:val="00AA1968"/>
     <w:rsid w:val="00AA324C"/>
     <w:rsid w:val="00AA4F09"/>
+    <w:rsid w:val="00AA5BE3"/>
     <w:rsid w:val="00AA7715"/>
     <w:rsid w:val="00AC38F5"/>
     <w:rsid w:val="00AC3DD2"/>
     <w:rsid w:val="00AC7B31"/>
     <w:rsid w:val="00AD5822"/>
     <w:rsid w:val="00AD591D"/>
     <w:rsid w:val="00AE06A0"/>
     <w:rsid w:val="00AE63E8"/>
     <w:rsid w:val="00AE7A12"/>
     <w:rsid w:val="00B029FF"/>
+    <w:rsid w:val="00B11923"/>
     <w:rsid w:val="00B21989"/>
     <w:rsid w:val="00B34589"/>
     <w:rsid w:val="00B37A26"/>
     <w:rsid w:val="00B37DEB"/>
     <w:rsid w:val="00B40EBC"/>
     <w:rsid w:val="00B4374C"/>
+    <w:rsid w:val="00B45CA4"/>
     <w:rsid w:val="00B47377"/>
     <w:rsid w:val="00B5041D"/>
     <w:rsid w:val="00B61D02"/>
     <w:rsid w:val="00B62464"/>
     <w:rsid w:val="00B6494F"/>
     <w:rsid w:val="00B6574C"/>
     <w:rsid w:val="00B7013A"/>
     <w:rsid w:val="00B70A39"/>
     <w:rsid w:val="00B70D66"/>
     <w:rsid w:val="00B7291C"/>
     <w:rsid w:val="00B72A18"/>
     <w:rsid w:val="00B7443E"/>
     <w:rsid w:val="00B75929"/>
     <w:rsid w:val="00B77191"/>
     <w:rsid w:val="00B772D2"/>
     <w:rsid w:val="00B936F2"/>
     <w:rsid w:val="00B94F4A"/>
     <w:rsid w:val="00B95367"/>
     <w:rsid w:val="00BB2215"/>
     <w:rsid w:val="00BB57A8"/>
     <w:rsid w:val="00BB6519"/>
     <w:rsid w:val="00BC19AD"/>
     <w:rsid w:val="00BC1D85"/>
     <w:rsid w:val="00BC4851"/>
     <w:rsid w:val="00BC6A32"/>
     <w:rsid w:val="00BD054B"/>
+    <w:rsid w:val="00BD0F69"/>
     <w:rsid w:val="00BD279E"/>
     <w:rsid w:val="00BE29C9"/>
     <w:rsid w:val="00BE32ED"/>
     <w:rsid w:val="00BE4927"/>
     <w:rsid w:val="00BE7FA2"/>
     <w:rsid w:val="00BF1FD1"/>
     <w:rsid w:val="00BF4B4F"/>
     <w:rsid w:val="00BF7A5A"/>
     <w:rsid w:val="00C01B8F"/>
     <w:rsid w:val="00C029D0"/>
     <w:rsid w:val="00C03328"/>
     <w:rsid w:val="00C06172"/>
+    <w:rsid w:val="00C0739F"/>
     <w:rsid w:val="00C07718"/>
     <w:rsid w:val="00C1739A"/>
     <w:rsid w:val="00C21610"/>
     <w:rsid w:val="00C22A31"/>
     <w:rsid w:val="00C24614"/>
     <w:rsid w:val="00C25557"/>
     <w:rsid w:val="00C264C6"/>
     <w:rsid w:val="00C32C87"/>
     <w:rsid w:val="00C36A5E"/>
+    <w:rsid w:val="00C370A3"/>
     <w:rsid w:val="00C42C46"/>
     <w:rsid w:val="00C430E8"/>
     <w:rsid w:val="00C44FCE"/>
+    <w:rsid w:val="00C52793"/>
+    <w:rsid w:val="00C54356"/>
     <w:rsid w:val="00C57A6F"/>
     <w:rsid w:val="00C61DAC"/>
     <w:rsid w:val="00C63B56"/>
+    <w:rsid w:val="00C715BA"/>
     <w:rsid w:val="00C75D6F"/>
+    <w:rsid w:val="00C77523"/>
     <w:rsid w:val="00C87506"/>
     <w:rsid w:val="00C923F6"/>
     <w:rsid w:val="00C939E3"/>
     <w:rsid w:val="00CA6247"/>
+    <w:rsid w:val="00CB071A"/>
     <w:rsid w:val="00CB4F32"/>
     <w:rsid w:val="00CB5914"/>
     <w:rsid w:val="00CB617B"/>
     <w:rsid w:val="00CB7BD9"/>
     <w:rsid w:val="00CC5213"/>
     <w:rsid w:val="00CC7328"/>
     <w:rsid w:val="00CD2470"/>
     <w:rsid w:val="00CE0377"/>
     <w:rsid w:val="00CE0C52"/>
+    <w:rsid w:val="00CE45C9"/>
     <w:rsid w:val="00CF1AAA"/>
     <w:rsid w:val="00CF2B4C"/>
     <w:rsid w:val="00CF5D03"/>
     <w:rsid w:val="00CF713A"/>
     <w:rsid w:val="00CF7CEF"/>
     <w:rsid w:val="00D06A8F"/>
     <w:rsid w:val="00D10AF9"/>
     <w:rsid w:val="00D14D4A"/>
     <w:rsid w:val="00D1691C"/>
     <w:rsid w:val="00D21E41"/>
     <w:rsid w:val="00D27BC8"/>
     <w:rsid w:val="00D32DB9"/>
     <w:rsid w:val="00D33BC2"/>
     <w:rsid w:val="00D36B72"/>
     <w:rsid w:val="00D46398"/>
     <w:rsid w:val="00D47D93"/>
     <w:rsid w:val="00D51B29"/>
     <w:rsid w:val="00D5445A"/>
     <w:rsid w:val="00D54A8B"/>
     <w:rsid w:val="00D55859"/>
     <w:rsid w:val="00D57FB7"/>
     <w:rsid w:val="00D66805"/>
     <w:rsid w:val="00D7131A"/>
     <w:rsid w:val="00D74415"/>
     <w:rsid w:val="00D74FBF"/>
     <w:rsid w:val="00D76EF8"/>
     <w:rsid w:val="00D77D54"/>
     <w:rsid w:val="00D806B6"/>
+    <w:rsid w:val="00D814C7"/>
     <w:rsid w:val="00D84C57"/>
     <w:rsid w:val="00D90090"/>
     <w:rsid w:val="00D90172"/>
     <w:rsid w:val="00D91FCD"/>
     <w:rsid w:val="00D924DB"/>
     <w:rsid w:val="00D94AB9"/>
     <w:rsid w:val="00DA0E15"/>
     <w:rsid w:val="00DA1319"/>
     <w:rsid w:val="00DA73FC"/>
+    <w:rsid w:val="00DA77F3"/>
+    <w:rsid w:val="00DB3E40"/>
     <w:rsid w:val="00DB4960"/>
     <w:rsid w:val="00DB74B0"/>
     <w:rsid w:val="00DB780B"/>
     <w:rsid w:val="00DC2FCA"/>
     <w:rsid w:val="00DC52A0"/>
+    <w:rsid w:val="00DC67CC"/>
     <w:rsid w:val="00DC6A7B"/>
     <w:rsid w:val="00DD1CD9"/>
     <w:rsid w:val="00DD7660"/>
     <w:rsid w:val="00DE2262"/>
     <w:rsid w:val="00DF0163"/>
     <w:rsid w:val="00DF47CA"/>
     <w:rsid w:val="00E010A1"/>
     <w:rsid w:val="00E05411"/>
     <w:rsid w:val="00E06FC1"/>
     <w:rsid w:val="00E139AF"/>
     <w:rsid w:val="00E16CCC"/>
     <w:rsid w:val="00E20596"/>
     <w:rsid w:val="00E42969"/>
     <w:rsid w:val="00E47F21"/>
     <w:rsid w:val="00E51939"/>
     <w:rsid w:val="00E61131"/>
     <w:rsid w:val="00E621F0"/>
     <w:rsid w:val="00E62629"/>
     <w:rsid w:val="00E6738D"/>
     <w:rsid w:val="00E70C38"/>
+    <w:rsid w:val="00E72806"/>
     <w:rsid w:val="00E85C36"/>
     <w:rsid w:val="00EA15AE"/>
     <w:rsid w:val="00EA3661"/>
     <w:rsid w:val="00EB510B"/>
+    <w:rsid w:val="00EB54A1"/>
     <w:rsid w:val="00EC3A0F"/>
     <w:rsid w:val="00EC5388"/>
     <w:rsid w:val="00ED05F1"/>
     <w:rsid w:val="00ED67CA"/>
     <w:rsid w:val="00EE001F"/>
     <w:rsid w:val="00EE06D8"/>
     <w:rsid w:val="00EE1BF4"/>
     <w:rsid w:val="00EE2E05"/>
     <w:rsid w:val="00EE75FB"/>
     <w:rsid w:val="00EF2B4A"/>
     <w:rsid w:val="00EF76DC"/>
+    <w:rsid w:val="00F01C9E"/>
     <w:rsid w:val="00F03843"/>
     <w:rsid w:val="00F13D4B"/>
+    <w:rsid w:val="00F15170"/>
     <w:rsid w:val="00F17A67"/>
     <w:rsid w:val="00F22FA0"/>
     <w:rsid w:val="00F244BA"/>
     <w:rsid w:val="00F30B05"/>
+    <w:rsid w:val="00F331CD"/>
     <w:rsid w:val="00F3704A"/>
     <w:rsid w:val="00F378E3"/>
     <w:rsid w:val="00F44721"/>
     <w:rsid w:val="00F55660"/>
     <w:rsid w:val="00F57E78"/>
     <w:rsid w:val="00F60602"/>
     <w:rsid w:val="00F63ABD"/>
     <w:rsid w:val="00F7050B"/>
     <w:rsid w:val="00F70F1E"/>
     <w:rsid w:val="00F736A7"/>
     <w:rsid w:val="00F74085"/>
     <w:rsid w:val="00F74303"/>
     <w:rsid w:val="00F803EA"/>
+    <w:rsid w:val="00F819F3"/>
     <w:rsid w:val="00F82C5A"/>
     <w:rsid w:val="00F837C8"/>
     <w:rsid w:val="00F83E7D"/>
     <w:rsid w:val="00F94AEB"/>
     <w:rsid w:val="00F95A81"/>
     <w:rsid w:val="00F96CF0"/>
     <w:rsid w:val="00FA0AD2"/>
     <w:rsid w:val="00FB11EA"/>
     <w:rsid w:val="00FB3B93"/>
     <w:rsid w:val="00FB5E95"/>
+    <w:rsid w:val="00FB7614"/>
+    <w:rsid w:val="00FC1CDB"/>
     <w:rsid w:val="00FC714D"/>
     <w:rsid w:val="00FD025D"/>
+    <w:rsid w:val="00FD48C9"/>
     <w:rsid w:val="00FD5268"/>
+    <w:rsid w:val="00FE0992"/>
     <w:rsid w:val="00FE1531"/>
     <w:rsid w:val="00FE172B"/>
     <w:rsid w:val="00FE2784"/>
     <w:rsid w:val="00FE7DC6"/>
     <w:rsid w:val="00FF216B"/>
     <w:rsid w:val="00FF31F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0C3490AB"/>
   <w15:docId w15:val="{D9476AC5-E5A9-4AD4-B8BC-35B6335F9954}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10221,55 +10439,101 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F7050B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Neapdorotaspaminjimas">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00283C7E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrats">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratsDiagrama"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE0992"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrats"/>
+    <w:rsid w:val="00FE0992"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Porat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PoratDiagrama"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE0992"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Porat"/>
+    <w:rsid w:val="00FE0992"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="65996577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="92626759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10569,50 +10833,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1369182183">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1445153396">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1550191837">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1616018440">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -10776,51 +11053,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1929657488">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11082,77 +11359,77 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7C61076-4DB6-47FA-A5D5-26A951788CBE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>7248</Words>
-  <Characters>4132</Characters>
+  <Words>6349</Words>
+  <Characters>3619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2</vt:lpstr>
       <vt:lpstr>2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>LR Švietimo Ministerija</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11358</CharactersWithSpaces>
+  <CharactersWithSpaces>9949</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2</dc:title>
   <dc:creator>aldtlv</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>