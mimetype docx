--- v4 (2026-04-07)
+++ v5 (2026-09-21)
@@ -28,112 +28,112 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69F7FCF1" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRPr="00BE229D" w:rsidRDefault="00BF12E2" w:rsidP="00BF12E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE229D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>KLAIPĖDOS P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RANO MAŠIOTO PROGIMNAZIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AFA687" w14:textId="0F740E9E" w:rsidR="00BF12E2" w:rsidRPr="00084D05" w:rsidRDefault="00084D05" w:rsidP="00BF12E2">
+    <w:p w14:paraId="69AFA687" w14:textId="0B4F56F9" w:rsidR="00BF12E2" w:rsidRPr="00736859" w:rsidRDefault="000E63B3" w:rsidP="00BF12E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00084D05">
+      <w:r w:rsidRPr="00736859">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>BALANDŽIO MĖN.</w:t>
+        <w:t>RUGSĖJO</w:t>
       </w:r>
-      <w:r w:rsidR="00BF12E2" w:rsidRPr="00084D05">
+      <w:r w:rsidR="00BF12E2" w:rsidRPr="00736859">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> MĖNESIO VEIKLOS PLANAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12948859" w14:textId="30E6A7C9" w:rsidR="00BF12E2" w:rsidRDefault="008D299D" w:rsidP="00BF12E2">
+    <w:p w14:paraId="12948859" w14:textId="421FD503" w:rsidR="00BF12E2" w:rsidRDefault="008D299D" w:rsidP="00BF12E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00300AEE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00295684">
+      <w:r w:rsidR="000E63B3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>-20</w:t>
       </w:r>
       <w:r w:rsidR="00300AEE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00295684">
+      <w:r w:rsidR="000E63B3">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00BF12E2" w:rsidRPr="00BE229D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> m.</w:t>
       </w:r>
       <w:r w:rsidR="00BF12E2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF12E2" w:rsidRPr="00BE229D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673F891C" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRDefault="00BF12E2" w:rsidP="00BF12E2">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -209,51 +209,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08B02575" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009E05A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Veiklos pavadinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68999DB1" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009A59C4">
+          <w:p w14:paraId="68999DB1" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009E05A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Dalyviai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6843853C" w14:textId="5C15F661" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="005B0A8B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -263,6145 +263,4059 @@
               </w:rPr>
               <w:t>Vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="015B4B42" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009E05A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Atsakingas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A59C4" w:rsidRPr="00BE3023" w14:paraId="1A65AF9C" w14:textId="77777777" w:rsidTr="0022106C">
+      <w:tr w:rsidR="00EF72EE" w:rsidRPr="00FF071E" w14:paraId="4C9D0A39" w14:textId="77777777" w:rsidTr="00EF72EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B36C63E" w14:textId="22C599A9" w:rsidR="009A59C4" w:rsidRPr="00870C5D" w:rsidRDefault="009A59C4" w:rsidP="009A59C4">
-[...7 lines deleted...]
-              <w:t>1–18</w:t>
+          <w:p w14:paraId="7BB74686" w14:textId="63FFA54F" w:rsidR="00EF72EE" w:rsidRPr="00EF72EE" w:rsidRDefault="00EF72EE" w:rsidP="00EF72EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F601643" w14:textId="77777777" w:rsidR="009A59C4" w:rsidRPr="00870C5D" w:rsidRDefault="009A59C4" w:rsidP="009A59C4">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="411973AC" w14:textId="7649FD16" w:rsidR="00EF72EE" w:rsidRPr="00EF72EE" w:rsidRDefault="00EF72EE" w:rsidP="00EF72EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>9.15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
-            <w:tcBorders>
-[...15 lines deleted...]
-            <w:r w:rsidR="00D941C0">
+          </w:tcPr>
+          <w:p w14:paraId="08776408" w14:textId="48ABFD6F" w:rsidR="00EF72EE" w:rsidRPr="000E63B3" w:rsidRDefault="00EF72EE" w:rsidP="00EF72EE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Mokslo ir žinių diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67453283" w14:textId="09266BB0" w:rsidR="00EF72EE" w:rsidRPr="000E63B3" w:rsidRDefault="00EF72EE" w:rsidP="00EF72EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Progimnazijos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>bendruomenė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64AFC0DA" w14:textId="22856541" w:rsidR="00EF72EE" w:rsidRPr="00EF72EE" w:rsidRDefault="00EF72EE" w:rsidP="00EF72EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>Šv. Juozapo Darbininko bažnyčia, progimnazijos kiemelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45864F4D" w14:textId="1FB1148C" w:rsidR="00EF72EE" w:rsidRPr="00EF72EE" w:rsidRDefault="00EF72EE" w:rsidP="00EF72EE">
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>J. Grigienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF72EE" w:rsidRPr="00FF071E" w14:paraId="27CA28F1" w14:textId="77777777" w:rsidTr="00FF071E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F7F5FF2" w14:textId="13F58109" w:rsidR="00EF72EE" w:rsidRPr="00EF72EE" w:rsidRDefault="00EF72EE" w:rsidP="00EF72EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0490B5F6" w14:textId="77777777" w:rsidR="00EF72EE" w:rsidRPr="000E63B3" w:rsidRDefault="00EF72EE" w:rsidP="00EF72EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EA15956" w14:textId="41F94C6B" w:rsidR="00EF72EE" w:rsidRPr="000E63B3" w:rsidRDefault="00EF72EE" w:rsidP="00EF72EE">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF72EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Patyriminė veikla „Baltijos jūros paslaptys“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EED1035" w14:textId="03A78D92" w:rsidR="00EF72EE" w:rsidRPr="000E63B3" w:rsidRDefault="00EF72EE" w:rsidP="00EF72EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992D62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7793A488" w14:textId="21C393A6" w:rsidR="00EF72EE" w:rsidRPr="00EF72EE" w:rsidRDefault="00EF72EE" w:rsidP="00EF72EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>Pagal atskirą grafiką</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="761BE918" w14:textId="573AB0CF" w:rsidR="00EF72EE" w:rsidRPr="00EF72EE" w:rsidRDefault="00EF72EE" w:rsidP="00EF72EE">
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>Klasių vadovai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00076FEA" w:rsidRPr="00FF071E" w14:paraId="76F44CA4" w14:textId="77777777" w:rsidTr="00DC1747">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF45A17" w14:textId="3446A5F3" w:rsidR="00076FEA" w:rsidRPr="00EF72EE" w:rsidRDefault="00076FEA" w:rsidP="00076FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="0082488A">
-[...8 lines deleted...]
-            <w:r w:rsidR="00D941C0">
+            <w:r w:rsidRPr="00A01087">
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3231029E" w14:textId="088DA424" w:rsidR="00076FEA" w:rsidRPr="000E63B3" w:rsidRDefault="00076FEA" w:rsidP="00076FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3E2E35" w14:textId="377C629E" w:rsidR="00076FEA" w:rsidRPr="00EF72EE" w:rsidRDefault="00076FEA" w:rsidP="00076FEA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t xml:space="preserve">Mokinių supažindinimas  (priminimas) su progimnazijos vidaus tvarka, mokinio elgesio taisyklėmis, bendruomenės susitarimais ir atsakomybėmis </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757F73AE" w14:textId="4C14916A" w:rsidR="00076FEA" w:rsidRPr="00076FEA" w:rsidRDefault="00076FEA" w:rsidP="00076FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00076FEA">
+              <w:t>1–8 klas</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3585BE8A" w14:textId="60FEB528" w:rsidR="00076FEA" w:rsidRPr="00EF72EE" w:rsidRDefault="00076FEA" w:rsidP="00076FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klasių vadovų kabinetai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66EB965D" w14:textId="4EBF7038" w:rsidR="00076FEA" w:rsidRPr="00EF72EE" w:rsidRDefault="00076FEA" w:rsidP="00076FEA">
+            <w:r>
+              <w:t>Klasių vadovai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00076FEA" w:rsidRPr="00FF071E" w14:paraId="020C5C97" w14:textId="77777777" w:rsidTr="00DC1747">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F17C6DE" w14:textId="615418D0" w:rsidR="00076FEA" w:rsidRPr="00A01087" w:rsidRDefault="00076FEA" w:rsidP="00076FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E350631" w14:textId="7248D85F" w:rsidR="00076FEA" w:rsidRPr="000E63B3" w:rsidRDefault="00076FEA" w:rsidP="00076FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Mokinių ir tėvų supažindinimas su dalykų vertinimo sistema</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="333B73F2" w14:textId="4B07D54B" w:rsidR="00076FEA" w:rsidRPr="00A01087" w:rsidRDefault="00076FEA" w:rsidP="00076FEA">
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Mokinių ir jų tėvų (globėjų rūpintojų) supažindinimas su mokinių pasiekimų ir pažangos vertinimo principais bei dalykų vertinimo sistemomis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADBE535" w14:textId="61992406" w:rsidR="00076FEA" w:rsidRPr="00076FEA" w:rsidRDefault="00076FEA" w:rsidP="00076FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30F4D103" w14:textId="0CF9F87A" w:rsidR="00076FEA" w:rsidRDefault="00076FEA" w:rsidP="00076FEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Mokiniai, jų tėvai (globėjai, rūpintojai)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B0320C1" w14:textId="77777777" w:rsidR="00076FEA" w:rsidRDefault="00076FEA" w:rsidP="00076FEA"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736859" w:rsidRPr="00FF071E" w14:paraId="213C301D" w14:textId="77777777" w:rsidTr="00284276">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C571B80" w14:textId="6E6586E9" w:rsidR="00736859" w:rsidRPr="00A01087" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t xml:space="preserve"> 2–26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24C6D132" w14:textId="77777777" w:rsidR="00736859" w:rsidRPr="00A01087" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A5440E1" w14:textId="73E2140E" w:rsidR="00736859" w:rsidRPr="00A01087" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:r w:rsidRPr="00E23437">
+              <w:t xml:space="preserve">Statistinių duomenų apie mokinius rinkimas, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E23437">
+              <w:t xml:space="preserve">okinių </w:t>
+            </w:r>
+            <w:r>
+              <w:t>registro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E23437">
+              <w:t xml:space="preserve"> pildymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D49F027" w14:textId="2F7AA21B" w:rsidR="00736859" w:rsidRPr="00076FEA" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Klasių vadovai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="688EB7BF" w14:textId="0EA9B9E2" w:rsidR="00736859" w:rsidRPr="00A01087" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Raštinė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="462C0157" w14:textId="204CBEF0" w:rsidR="00736859" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:r w:rsidRPr="00E23437">
+              <w:t>R. Lomsargienė, klasių vadovai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736859" w:rsidRPr="00FF071E" w14:paraId="7FEF8511" w14:textId="77777777" w:rsidTr="00FF071E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E7D22F7" w14:textId="05CE8F55" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61B3353F" w14:textId="77777777" w:rsidR="00736859" w:rsidRPr="000E63B3" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="330E91B9" w14:textId="605D5C29" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokinių, turinčių specialiųjų ugdymosi poreikių, sąrašo sudarymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50F925E5" w14:textId="77777777" w:rsidR="00736859" w:rsidRPr="00992D62" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="012FAB2C" w14:textId="77777777" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78A57825" w14:textId="77777777" w:rsidR="00736859" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:r>
+              <w:t>L. Sirutytė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EFF08D1" w14:textId="77777777" w:rsidR="00736859" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:r>
+              <w:t>S. Danilavičiūtė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC65675" w14:textId="190230FD" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:r>
+              <w:t>T. Mikulskytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736859" w:rsidRPr="00FF071E" w14:paraId="5348BE14" w14:textId="77777777" w:rsidTr="00EF72EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BA5CD0D" w14:textId="2F5855C1" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32B849C2" w14:textId="77777777" w:rsidR="00736859" w:rsidRPr="000E63B3" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F26FBE" w14:textId="259B1444" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992D62">
+              <w:t>Patyriminė veikla „Pažink Klaipėdą ir Klaipėdos kraštą“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B5A4D1" w14:textId="49653478" w:rsidR="00736859" w:rsidRPr="000E63B3" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992D62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1880A2C5" w14:textId="5499116C" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>Pagal atskirą grafiką</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19F125ED" w14:textId="51CD2068" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>Klasių vadovai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736859" w:rsidRPr="00FF071E" w14:paraId="00C8C14D" w14:textId="77777777" w:rsidTr="00012231">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2399758A" w14:textId="71A0A824" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3–4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="513EF424" w14:textId="77777777" w:rsidR="00736859" w:rsidRPr="000E63B3" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7728EE14" w14:textId="3B5F559B" w:rsidR="00736859" w:rsidRPr="00992D62" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:r>
+              <w:t>Pirmų klasių mokinių kalbinių gebėjimų tikrinimas, tėvų konsultavimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78426FC5" w14:textId="061AB1D9" w:rsidR="00736859" w:rsidRPr="00992D62" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1a,1b klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27C6D82C" w14:textId="52EC6698" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>121, 125 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="125FD05A" w14:textId="5AD607D2" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:r>
+              <w:t>L. Sirutytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00736859" w:rsidRPr="00FF071E" w14:paraId="75AD4F2E" w14:textId="77777777" w:rsidTr="00EF72EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5713ACF3" w14:textId="6ADE96C4" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28DED89F" w14:textId="77777777" w:rsidR="00736859" w:rsidRPr="000E63B3" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08290649" w14:textId="4A9AA92C" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992D62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sporto ir sveikatingumo diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E2CCAD" w14:textId="2A58E510" w:rsidR="00736859" w:rsidRPr="000E63B3" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992D62">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FD2DE7E" w14:textId="0F3E39D3" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>Pagal atskirą grafiką</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77AE52D9" w14:textId="4D126427" w:rsidR="00736859" w:rsidRPr="00EF72EE" w:rsidRDefault="00736859" w:rsidP="00736859">
+            <w:r w:rsidRPr="00EF72EE">
+              <w:t>Klasių vadovai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00424FEF" w:rsidRPr="00FF071E" w14:paraId="02F47A59" w14:textId="77777777" w:rsidTr="00C20785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C57001A" w14:textId="2C5271FF" w:rsidR="00424FEF" w:rsidRPr="00EF72EE" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20ABBB64" w14:textId="71EC0A84" w:rsidR="00424FEF" w:rsidRPr="000E63B3" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pamokų metu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7740ABEA" w14:textId="075C63B7" w:rsidR="00424FEF" w:rsidRPr="00992D62" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+              </w:rPr>
+              <w:t>Pamokos skirtos Baltijos jūros dienos paminėjimui ,,Pamatyk jūrą”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07101FE1" w14:textId="704F9BC6" w:rsidR="00424FEF" w:rsidRPr="00992D62" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10A3B58F" w14:textId="47F6BB8E" w:rsidR="00424FEF" w:rsidRPr="00EF72EE" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>212, 235 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F8606D5" w14:textId="3917E375" w:rsidR="00424FEF" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC295B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0082488A">
-              <w:t>- tvari ateitis mūsų rankose“</w:t>
+            <w:r w:rsidRPr="00BC295B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kačinskienė</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33C107D3" w14:textId="647DC1F7" w:rsidR="00424FEF" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>R. Rapolavičienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7378F8FA" w14:textId="77777777" w:rsidR="00424FEF" w:rsidRPr="00EF72EE" w:rsidRDefault="00424FEF" w:rsidP="00424FEF"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00424FEF" w:rsidRPr="00FF071E" w14:paraId="3AB4C38B" w14:textId="77777777" w:rsidTr="00C20785">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AD9525F" w14:textId="057FDE42" w:rsidR="00424FEF" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E39DDF3" w14:textId="157E4519" w:rsidR="00424FEF" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>17.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D04B282" w14:textId="282D8F9F" w:rsidR="00424FEF" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Seminaras 1 klasių mokinių tėvams „Tėvų vaidmuo vaiko ugdymo procese“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60850314" w14:textId="4C373EEA" w:rsidR="009A59C4" w:rsidRPr="00870C5D" w:rsidRDefault="009A59C4" w:rsidP="009A59C4">
-[...10 lines deleted...]
-              <w:t>asių mokiniai</w:t>
+          <w:p w14:paraId="7840E92F" w14:textId="76EBA1CC" w:rsidR="00424FEF" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>1 klasių mokinių tėvai ir mokytojai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69D3F3D9" w14:textId="3B5FB846" w:rsidR="009A59C4" w:rsidRPr="00870C5D" w:rsidRDefault="009A59C4" w:rsidP="009A59C4">
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="6D3EA69C" w14:textId="48AB038C" w:rsidR="00424FEF" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Aktų salė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="033EC705" w14:textId="7E757EC8" w:rsidR="009A59C4" w:rsidRPr="00870C5D" w:rsidRDefault="009A59C4" w:rsidP="00E91D4B">
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="178A964D" w14:textId="63B3F630" w:rsidR="00424FEF" w:rsidRPr="00BC295B" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>S. Kavolienė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E91D4B" w:rsidRPr="00BE3023" w14:paraId="04610EBD" w14:textId="77777777" w:rsidTr="0022106C">
+      <w:tr w:rsidR="00424FEF" w:rsidRPr="00FF071E" w14:paraId="770ADEBC" w14:textId="77777777" w:rsidTr="009867E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E01D485" w14:textId="7500CA60" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="01C0B4E6" w14:textId="3F5160E1" w:rsidR="00424FEF" w:rsidRPr="00EF72EE" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7–12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58E8892F" w14:textId="77777777" w:rsidR="00424FEF" w:rsidRPr="000E63B3" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BE3C1AA" w14:textId="2FFE7879" w:rsidR="00424FEF" w:rsidRPr="00992D62" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Švietimo pagalbos tvarkaraščių sudarymas ir derinimas specialiųjų ugdymosi poreikių turintiems mokiniams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B8995B0" w14:textId="77777777" w:rsidR="00424FEF" w:rsidRPr="00992D62" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08404F64" w14:textId="77777777" w:rsidR="00424FEF" w:rsidRPr="00EF72EE" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5060808A" w14:textId="77777777" w:rsidR="00424FEF" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:r>
+              <w:t>L. Sirutytė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21300C05" w14:textId="77777777" w:rsidR="00424FEF" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:r>
+              <w:t>S. Danilavičiūtė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="263269A0" w14:textId="4B49E625" w:rsidR="00424FEF" w:rsidRPr="00EF72EE" w:rsidRDefault="00424FEF" w:rsidP="00424FEF">
+            <w:r>
+              <w:t>T. Mikulskytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00350A4B" w:rsidRPr="00FF071E" w14:paraId="016EC852" w14:textId="77777777" w:rsidTr="00E622EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C651843" w14:textId="44E84D4E" w:rsidR="00350A4B" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6091FD" w14:textId="538C71B1" w:rsidR="00350A4B" w:rsidRPr="000E63B3" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00350A4B">
+              <w:t>15.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCD73F9" w14:textId="4E3EEB7F" w:rsidR="00350A4B" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Mokytojų tarybos posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E6E1DD" w14:textId="0A17DDFD" w:rsidR="00350A4B" w:rsidRPr="00992D62" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Mokytojų tarybos nariai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24739CED" w14:textId="08AAECA1" w:rsidR="00350A4B" w:rsidRPr="00EF72EE" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Aktų salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76175418" w14:textId="77777777" w:rsidR="00350A4B" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:r>
+              <w:t>A. Pivorienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0257E813" w14:textId="4E6AC149" w:rsidR="00350A4B" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:r>
+              <w:t>S. Kavolienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00350A4B" w:rsidRPr="00FF071E" w14:paraId="3A4ADC6E" w14:textId="77777777" w:rsidTr="00B03C99">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6737DA3A" w14:textId="222BC349" w:rsidR="00350A4B" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
               <w:t>1</w:t>
             </w:r>
             <w:r>
-              <w:t>–</w:t>
-[...2 lines deleted...]
-              <w:t>28</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="64BBD5DC" w14:textId="5321D2D8" w:rsidR="00350A4B" w:rsidRPr="000E63B3" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>7.00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t>Respublikinis skaitmeninių atvirukų konkursas „Pavasario džiaugsmas“</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="15083D41" w14:textId="53A2884D" w:rsidR="00350A4B" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Dalyvavimas Didžiuosiuose švč. Mergelės Marijos Gimimo atlaiduose Šiluvoje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
-            <w:tcBorders>
-[...20 lines deleted...]
-              <w:t>asių mokiniai</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7822A267" w14:textId="1D53D807" w:rsidR="00350A4B" w:rsidRPr="00992D62" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>4 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:tcBorders>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BD47AC" w14:textId="34934728" w:rsidR="00350A4B" w:rsidRPr="00EF72EE" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Šiluva</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:tcBorders>
-[...4484 lines deleted...]
-          <w:p w14:paraId="534635A0" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRPr="00E23437" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+          </w:tcPr>
+          <w:p w14:paraId="111D8F5E" w14:textId="77777777" w:rsidR="00350A4B" w:rsidRPr="00E23437" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="545"/>
+                <w:tab w:val="center" w:pos="1238"/>
+              </w:tabs>
+              <w:ind w:left="1080" w:hanging="1043"/>
+            </w:pPr>
             <w:r w:rsidRPr="00E23437">
               <w:t>S. Kavolienė,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36191327" w14:textId="47841A0F" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+          <w:p w14:paraId="3611C7B7" w14:textId="7DF923E3" w:rsidR="00350A4B" w:rsidRPr="00E23437" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="545"/>
+                <w:tab w:val="center" w:pos="1238"/>
+              </w:tabs>
+              <w:ind w:left="1080" w:hanging="1043"/>
+            </w:pPr>
+            <w:r>
+              <w:t>R. Maziliauskis</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E23437">
-              <w:t xml:space="preserve">L. </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2742F86D" w14:textId="77777777" w:rsidR="00350A4B" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:r>
+              <w:t>J. Ramanauskienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE096AA" w14:textId="77777777" w:rsidR="00350A4B" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:r>
+              <w:t>L. Ubartė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F736DDE" w14:textId="3BA6146A" w:rsidR="00350A4B" w:rsidRDefault="00350A4B" w:rsidP="00350A4B">
+            <w:r>
+              <w:t>R. Kušlienė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="4E441CB4" w14:textId="77777777" w:rsidTr="005B0A8B">
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="00FF071E" w14:paraId="6F6EF34D" w14:textId="77777777" w:rsidTr="00B03C99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-              <w:t>Trečiadieniais ir pagal poreikį</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5D3686B5" w14:textId="4B9321F4" w:rsidR="00F857FD" w:rsidRPr="00E23437" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-              <w:t>15.10</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0FDABB27" w14:textId="0EC1C5BE" w:rsidR="00F857FD" w:rsidRPr="00E23437" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
-            <w:tcBorders>
-[...8 lines deleted...]
-              <w:t>Vaiko gerovės komisijos posėdžiai</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="554A8223" w14:textId="460BC3CD" w:rsidR="00F857FD" w:rsidRPr="00E23437" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Tėvų klubo susirinkimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
-            <w:tcBorders>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E23437">
+          </w:tcPr>
+          <w:p w14:paraId="266F50AF" w14:textId="4C636A49" w:rsidR="00F857FD" w:rsidRPr="00E23437" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Tėvų klubo nariai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1777067E" w14:textId="77777777" w:rsidR="00F857FD" w:rsidRPr="00E23437" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C40DD19" w14:textId="6C5EDA6D" w:rsidR="00F857FD" w:rsidRPr="00E23437" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="545"/>
+                <w:tab w:val="center" w:pos="1238"/>
+              </w:tabs>
+              <w:ind w:left="1080" w:hanging="1043"/>
+            </w:pPr>
+            <w:r>
+              <w:t>S. Kavolienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="00FF071E" w14:paraId="1CBD6FE6" w14:textId="77777777" w:rsidTr="00FF071E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A84E78F" w14:textId="5E67920C" w:rsidR="00F857FD" w:rsidRPr="00092D52" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47B41C76" w14:textId="47353DB6" w:rsidR="00F857FD" w:rsidRPr="00092D52" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63B4A798" w14:textId="7EFF7D48" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>Mokyklos palaiminimas naujiems mokslo metams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="248E4C0F" w14:textId="738C88DF" w:rsidR="00F857FD" w:rsidRPr="00FF071E" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokyklos bendruomenė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0208AD20" w14:textId="50A55AF3" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokyklos patalpos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="233CF8DD" w14:textId="77777777" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>R. Maziliauskis,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E657A7" w14:textId="1A70D6BD" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>S. Kavolienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00367198" w:rsidRPr="00FF071E" w14:paraId="732A61BB" w14:textId="77777777" w:rsidTr="00FF071E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34385782" w14:textId="2264C29F" w:rsidR="00367198" w:rsidRDefault="00367198" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7081D9CF" w14:textId="13C9A923" w:rsidR="00367198" w:rsidRDefault="00367198" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="408DD442" w14:textId="18F7F993" w:rsidR="00367198" w:rsidRDefault="00367198" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>Mokinio padėjėjų metodinės grupės susirinkimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C14BDC6" w14:textId="52B0E812" w:rsidR="00367198" w:rsidRDefault="00367198" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokinio padėjėjų metodinės grupės nariai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62C10794" w14:textId="1329962D" w:rsidR="00367198" w:rsidRDefault="00367198" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>244 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BA6FF7E" w14:textId="77777777" w:rsidR="00367198" w:rsidRDefault="00367198" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>S. Kavolienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="224CB0E1" w14:textId="72D79F59" w:rsidR="00367198" w:rsidRDefault="00367198" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>L. Medeikė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="00FF071E" w14:paraId="3C9D0552" w14:textId="77777777" w:rsidTr="00C86A37">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC3C2E2" w14:textId="119B8971" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1819CF" w14:textId="19A5C78D" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A325DF" w14:textId="67D6F30A" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Klasės vadovų metodinės grupės susirinkimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52F07F4D" w14:textId="66850DFB" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Klasės vadovų metodinės grupės nariai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F509C04" w14:textId="4B928083" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>218 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62FFB37D" w14:textId="77777777" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>A. Pivorienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21EB48DA" w14:textId="77777777" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>S. Kavolienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="027E26A4" w14:textId="0D3E30BE" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>J. Vaišnorienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="00FF071E" w14:paraId="78270B19" w14:textId="77777777" w:rsidTr="00FF071E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00CF60A3" w14:textId="65F7AB79" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EBB0975" w14:textId="697A3F36" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pamokų metu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5866A8D7" w14:textId="11D7D6EF" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+              </w:rPr>
+              <w:t>STEAM veikla skirta rudens lygiadieniui paminėti. ,,Vitamino C paieškos rudens gėrybėse’’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7568358D" w14:textId="1EB740E9" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6a, 6b, 6c klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39DB6AE4" w14:textId="2A126995" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>235, 212 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52A52093" w14:textId="1F69305A" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC295B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC295B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kačinskienė</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31A092A8" w14:textId="2170C184" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>R. Rapolavičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="006F3590" w14:paraId="514F67BC" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="745980F6" w14:textId="72359124" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28B5581A" w14:textId="0C0E0386" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5001A54D" w14:textId="4A6E26D7" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos miesto 5–6 klasių anglų kalbos konkursas „What do you know about European countries their sights and languages?“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A2F5C3A" w14:textId="4877AEE3" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>5–6 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35F2146F" w14:textId="082FE686" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos S. Dacho progimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AFF1831" w14:textId="36D8DC6E" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>J. Gainienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="674FF3D4" w14:textId="1D02B414" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>V. Kerdokienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0149F8AA" w14:textId="0BC332C5" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>Z. Juškaitė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2306A75D" w14:textId="626C6129" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>J. Vaišnorienė,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="006F3590" w14:paraId="465B158F" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="128AC721" w14:textId="4BFB8761" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">25 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7105FABA" w14:textId="77777777" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D70A530" w14:textId="0B857F47" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Europos kalbų diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="357DE067" w14:textId="7E3549FC" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>2–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3916B193" w14:textId="1BD90C16" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44EA1C6B" w14:textId="5D643A83" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>J. Gainienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64511D78" w14:textId="6247B444" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>V. Kerdokienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16E47451" w14:textId="73DB8AB6" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>Z. Juškaitė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="554EF43B" w14:textId="48656B8B" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>J. Žilienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A72C4B" w14:textId="75DB7E0C" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>J. Vaišnorienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="006F3590" w14:paraId="7CED71E3" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B168299" w14:textId="5A02DFCA" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0089">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Pirmadieniais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0089">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ketvirtadieniais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="599D25D6" w14:textId="22B58A6D" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0089">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>14.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CC15F20" w14:textId="298C3843" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r w:rsidRPr="00ED0089">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Socialinių įgūdžių ugdymo grupinė veikla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216B4D68" w14:textId="379CA1DA" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0089">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0089">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C854F25" w14:textId="4345328C" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0089">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>206 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="113A1968" w14:textId="50B10EA8" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r w:rsidRPr="00ED0089">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V. Baranauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="006F3590" w14:paraId="28DA93FA" w14:textId="77777777" w:rsidTr="00A07F82">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8E2C46" w14:textId="5A6D4EC9" w:rsidR="00F857FD" w:rsidRPr="00ED0089" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25455F09" w14:textId="2CB49F3B" w:rsidR="00F857FD" w:rsidRPr="00ED0089" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>10.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="715B9B6E" w14:textId="6665B05B" w:rsidR="00F857FD" w:rsidRPr="00ED0089" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Švietimo pagalbos mokiniui specialistų metodinės grupės susirinkimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6266CFE2" w14:textId="662B8D90" w:rsidR="00F857FD" w:rsidRPr="00ED0089" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Metodinės grupės nariai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D41F3EF" w14:textId="2FE2CCD7" w:rsidR="00F857FD" w:rsidRPr="00ED0089" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>244 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AD933CA" w14:textId="77777777" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>S. Kavolienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0637E1B5" w14:textId="69A4A47F" w:rsidR="00F857FD" w:rsidRPr="00ED0089" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>L. Sirutytė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="006F3590" w14:paraId="08769700" w14:textId="77777777" w:rsidTr="00B46070">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EAC1A1" w14:textId="09266E77" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61133260" w14:textId="33089BF1" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>15.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38807480" w14:textId="7C4E8EBE" w:rsidR="00F857FD" w:rsidRPr="00A01087" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Vaiko gerovės komisijos posėdis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3302345C" w14:textId="6CC70329" w:rsidR="00F857FD" w:rsidRPr="00A01087" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
               <w:t>Komisijos nariai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B11FA1D" w14:textId="44148750" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E23437">
+          <w:p w14:paraId="769F6970" w14:textId="26F61C63" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>244 kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BB51DC6" w14:textId="6297CEDE" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-            <w:r w:rsidRPr="00E23437">
+          <w:p w14:paraId="5C9CDA7B" w14:textId="68DC1381" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
               <w:t>S. Kavolienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C79C0" w:rsidRPr="00386868" w14:paraId="7102ADD2" w14:textId="77777777" w:rsidTr="002A4841">
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="006F3590" w14:paraId="7851D2AB" w14:textId="77777777" w:rsidTr="005B0A8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...496 lines deleted...]
-              <w:jc w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F56E066" w14:textId="057255F9" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Visą mėnesį</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40D467E5" w14:textId="570C8DB9" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="32EB6D8A" w14:textId="0E58D414" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Pagal susitarimą</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06E3F8BC" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0CD621B9" w14:textId="0EFA04A9" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Diskusija – pasidalinimas ,,Gražiausios mintys, pamokymai, frazės knygose”</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2FA2997A" w14:textId="0353702C" w:rsidR="002C79C0" w:rsidRPr="00F97DED" w:rsidRDefault="002C79C0" w:rsidP="002C79C0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sensorinio kambario galimybių ir naudojimosi pristatymas mokytojams ir mokinio padėjėjams.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BE6BCA2" w14:textId="72CA094E" w:rsidR="002C79C0" w:rsidRPr="00F97DED" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-[...4 lines deleted...]
-              <w:t>6 klasių mokiniai</w:t>
+          <w:p w14:paraId="0DD880D7" w14:textId="4812AE20" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokytojai ir mokinio padėjėjai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DDF4821" w14:textId="41B002C2" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="45D36849" w14:textId="0FAEEEA6" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Sensorinis kambarys</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BD3DA57" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-[...19 lines deleted...]
-              <w:t>L. Grybauskienė</w:t>
+          <w:p w14:paraId="45062042" w14:textId="28918BE1" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>M. Šertvytis,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A548A7D" w14:textId="17106888" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>S. Danilavičiūtė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="7B1CB719" w14:textId="77777777" w:rsidTr="005B0A8B">
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="006F3590" w14:paraId="273B06E2" w14:textId="77777777" w:rsidTr="005B0A8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60DEC01B" w14:textId="14AD1DB2" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="760BF496" w14:textId="6B86FA1A" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Visą mėnesį</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C7CB621" w14:textId="36C6E6EC" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="43B3121B" w14:textId="5B3C9208" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5058E76A" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRPr="007011AC" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-[...8 lines deleted...]
-          <w:p w14:paraId="37640687" w14:textId="359F2E7B" w:rsidR="002C79C0" w:rsidRPr="00F97DED" w:rsidRDefault="002C79C0" w:rsidP="002C79C0"/>
+          <w:p w14:paraId="47CA7A23" w14:textId="72B01153" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2BF0">
+              <w:t>Skaitytojų perregistravimas ir vadovėlių išdavimas</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="135B2A29" w14:textId="7DB2BEB9" w:rsidR="002C79C0" w:rsidRPr="00F97DED" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3DBC72DF" w14:textId="09AE25AE" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2BF0">
+              <w:t>Mokiniai ir mokytojai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="018FACE8" w14:textId="78E84B17" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2BF0">
+              <w:t>Biblioteka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FE8F63A" w14:textId="67958E24" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2BF0">
+              <w:t>A.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2BF0">
+              <w:t>Tilvikienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="006F3590" w14:paraId="2FC08C7C" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E83DC34" w14:textId="42D257D1" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43A37109" w14:textId="77777777" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70343E4F" w14:textId="1A7FD66E" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB58B4">
+              <w:t xml:space="preserve">arptautinis Baltų literatūros projektas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB58B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB58B4">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:spacing w:val="15"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Baltų literatūros savaitė / Baltu literatūras nedēļa“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:spacing w:val="15"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>-2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F4746F3" w14:textId="79A926DA" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1a, 1b klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C79A1A3" w14:textId="25113C36" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Biblioteka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="313A9706" w14:textId="69447619" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>A. Tilvikienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F857FD" w:rsidRPr="006F3590" w14:paraId="223264BC" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08DA3995" w14:textId="447C2576" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36DFB603" w14:textId="69B60A57" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Derinama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F56635D" w14:textId="07B789B8" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Socialinės atsakomybės akcija „Gerų žodžių vokelis“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="702EAB31" w14:textId="05888603" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1–4 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="496A70C9" w14:textId="3A2D1126" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Pradinių klasių kabinetai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DF7C262" w14:textId="77777777" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>V. Baranauskienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54E912CD" w14:textId="77777777" w:rsidR="00F857FD" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:r>
+              <w:t>pradinio ugdymo mokytojos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13759DC6" w14:textId="44AC1FEA" w:rsidR="00F857FD" w:rsidRPr="005B0A8B" w:rsidRDefault="00F857FD" w:rsidP="00F857FD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008235CB" w:rsidRPr="006F3590" w14:paraId="5A6D592B" w14:textId="77777777" w:rsidTr="009A05C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FF6D7E" w14:textId="1A3E9D6C" w:rsidR="008235CB" w:rsidRDefault="008235CB" w:rsidP="008235CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Visą mėn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="731862B2" w14:textId="16D00BA9" w:rsidR="008235CB" w:rsidRDefault="008235CB" w:rsidP="008235CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="098F4466" w14:textId="465C0F16" w:rsidR="008235CB" w:rsidRDefault="008235CB" w:rsidP="008235CB">
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Klasių mokinių tėvų susirinkimai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="583FA8BD" w14:textId="142F24C3" w:rsidR="008235CB" w:rsidRDefault="008235CB" w:rsidP="008235CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>1–8 klasių mokinių tėvai (globėjai, rūpintojai)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D393088" w14:textId="77777777" w:rsidR="008235CB" w:rsidRDefault="008235CB" w:rsidP="008235CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36078B07" w14:textId="76D6F0FD" w:rsidR="008235CB" w:rsidRDefault="008235CB" w:rsidP="008235CB">
+            <w:r>
+              <w:t>Klasių vadovai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00874440" w:rsidRPr="006F3590" w14:paraId="5AEEECA5" w14:textId="77777777" w:rsidTr="009A05C9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3715AFFA" w14:textId="5B56929F" w:rsidR="00874440" w:rsidRPr="00A01087" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:t>Visą mėn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="560CC9E2" w14:textId="334C9164" w:rsidR="00874440" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A9C88E" w14:textId="1B7276CE" w:rsidR="00874440" w:rsidRPr="00A01087" w:rsidRDefault="00874440" w:rsidP="001F0B6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Saugaus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01087">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01087">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>eismo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01087">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01087">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>akcija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01087">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01087">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>,,Stok.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01087">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01087">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pasiruošk.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01087">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01087">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Eik“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79296735" w14:textId="77777777" w:rsidR="00874440" w:rsidRPr="00A01087" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A01087">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1–4 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="637FC72D" w14:textId="77777777" w:rsidR="00874440" w:rsidRPr="00A01087" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3808F026" w14:textId="77777777" w:rsidR="00874440" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49F1C3BC" w14:textId="5E7EB9ED" w:rsidR="00874440" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:r>
+              <w:t>Klasių vadovai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00874440" w:rsidRPr="006F3590" w14:paraId="28CEEAF5" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="024F55CB" w14:textId="0C831D37" w:rsidR="00874440" w:rsidRPr="005B0A8B" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Derinama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="389B09E3" w14:textId="1D04792F" w:rsidR="00874440" w:rsidRPr="005B0A8B" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Derinama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ED72BB3" w14:textId="7ED7D9EA" w:rsidR="00874440" w:rsidRPr="005B0A8B" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ugdymo karjeros veiklos 5–8 klasių mokiniams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FB44188" w14:textId="77637B80" w:rsidR="00874440" w:rsidRPr="005B0A8B" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>5–8 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B6D1474" w14:textId="4D4BAAA7" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-[...4 lines deleted...]
-              <w:t>Lietuvių kalbos ir literatūros kab.</w:t>
+          <w:p w14:paraId="1142A72C" w14:textId="194CB471" w:rsidR="00874440" w:rsidRPr="005B0A8B" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Derinama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADEB4CA" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
-[...361 lines deleted...]
-              <w:t>V. Baranauskienė</w:t>
+          <w:p w14:paraId="2EB30DF2" w14:textId="77777777" w:rsidR="00874440" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V. Baranauskienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4513EF44" w14:textId="262ACDEA" w:rsidR="00874440" w:rsidRPr="005B0A8B" w:rsidRDefault="00874440" w:rsidP="00874440">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>klasių auklėtojos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E41B2B6" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRDefault="00BF12E2" w:rsidP="006B147C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A1AD45A" w14:textId="68DBB1B5" w:rsidR="00BF12E2" w:rsidRPr="006F3590" w:rsidRDefault="00B15CC6" w:rsidP="00BF12E2">
+    <w:p w14:paraId="4A1AD45A" w14:textId="05257FA9" w:rsidR="00BF12E2" w:rsidRPr="006F3590" w:rsidRDefault="004831DD" w:rsidP="00BF12E2">
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B15CC6">
+      <w:r w:rsidRPr="004831DD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Direktoriaus pavaduotoja ugdymui </w:t>
+        <w:t>Direkt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>oriaus pavaduotoja ugdymui</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...11 lines deleted...]
-        <w:t>Sandra Kavolienė</w:t>
+        <w:t xml:space="preserve">                                       Sandra Kavolienė</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BF12E2" w:rsidRPr="006F3590" w:rsidSect="00275FA8">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="539" w:bottom="567" w:left="426" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="074B7269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4062C50"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6460,139 +4374,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2709319F"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286D14CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55F274FA"/>
     <w:lvl w:ilvl="0" w:tplc="B158FAA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -6637,140 +4462,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55CD6068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E17E5D44"/>
     <w:lvl w:ilvl="0" w:tplc="5A3C4B50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6816,51 +4552,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BAF7A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98D47D7C"/>
     <w:lvl w:ilvl="0" w:tplc="215E86B6">
       <w:start w:val="204"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6905,51 +4641,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E30770D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ACABC8C"/>
     <w:lvl w:ilvl="0" w:tplc="04270015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -6994,140 +4730,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="759B0AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC22F2F0"/>
     <w:lvl w:ilvl="0" w:tplc="3700478A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -7173,253 +4820,243 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2108042602">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1204710911">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1971592779">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="350188138">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1136869786">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1075854891">
-    <w:abstractNumId w:val="6"/>
-[...8 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF12E2"/>
     <w:rsid w:val="000025DA"/>
-    <w:rsid w:val="000155DE"/>
+    <w:rsid w:val="00033AE4"/>
+    <w:rsid w:val="00033FB6"/>
     <w:rsid w:val="00034B82"/>
     <w:rsid w:val="0004348D"/>
+    <w:rsid w:val="00044C2E"/>
+    <w:rsid w:val="00044EF4"/>
     <w:rsid w:val="0004562D"/>
+    <w:rsid w:val="00061438"/>
     <w:rsid w:val="00063B80"/>
     <w:rsid w:val="00070D49"/>
     <w:rsid w:val="000716FE"/>
-    <w:rsid w:val="00084D05"/>
-    <w:rsid w:val="000910FA"/>
+    <w:rsid w:val="00076FEA"/>
+    <w:rsid w:val="00080501"/>
     <w:rsid w:val="00092D52"/>
     <w:rsid w:val="0009467E"/>
     <w:rsid w:val="000E4785"/>
+    <w:rsid w:val="000E63B3"/>
     <w:rsid w:val="000F05AD"/>
-    <w:rsid w:val="000F46B3"/>
     <w:rsid w:val="00135AFF"/>
     <w:rsid w:val="001729AA"/>
-    <w:rsid w:val="001A158A"/>
     <w:rsid w:val="001A5163"/>
     <w:rsid w:val="001B77CA"/>
-    <w:rsid w:val="001D7BC0"/>
     <w:rsid w:val="001D7F3B"/>
+    <w:rsid w:val="001F0B6A"/>
     <w:rsid w:val="001F2F40"/>
     <w:rsid w:val="002019FC"/>
+    <w:rsid w:val="00231C8C"/>
     <w:rsid w:val="002508EB"/>
     <w:rsid w:val="00275FA8"/>
     <w:rsid w:val="00295684"/>
-    <w:rsid w:val="002A4841"/>
-    <w:rsid w:val="002C79C0"/>
+    <w:rsid w:val="002D4C7C"/>
     <w:rsid w:val="002E16D4"/>
     <w:rsid w:val="002E7644"/>
     <w:rsid w:val="002F6229"/>
     <w:rsid w:val="002F6E7C"/>
     <w:rsid w:val="00300AEE"/>
     <w:rsid w:val="00302386"/>
     <w:rsid w:val="003223B8"/>
     <w:rsid w:val="00323C46"/>
-    <w:rsid w:val="003321FC"/>
+    <w:rsid w:val="00350A4B"/>
     <w:rsid w:val="003519C5"/>
     <w:rsid w:val="00352CED"/>
     <w:rsid w:val="0035424B"/>
     <w:rsid w:val="00361773"/>
+    <w:rsid w:val="00367198"/>
     <w:rsid w:val="00386529"/>
-    <w:rsid w:val="00386868"/>
     <w:rsid w:val="00392000"/>
     <w:rsid w:val="00394C36"/>
     <w:rsid w:val="003964E8"/>
-    <w:rsid w:val="003A3A6B"/>
     <w:rsid w:val="003A626F"/>
     <w:rsid w:val="003B1FC0"/>
-    <w:rsid w:val="003C5BC7"/>
-    <w:rsid w:val="00447F45"/>
+    <w:rsid w:val="00424FEF"/>
+    <w:rsid w:val="00430CDF"/>
     <w:rsid w:val="00455169"/>
-    <w:rsid w:val="004740B8"/>
+    <w:rsid w:val="004828D6"/>
+    <w:rsid w:val="004831DD"/>
     <w:rsid w:val="004851A1"/>
-    <w:rsid w:val="004A2909"/>
     <w:rsid w:val="004C6C3C"/>
     <w:rsid w:val="004F5F4C"/>
     <w:rsid w:val="00527F79"/>
-    <w:rsid w:val="00544344"/>
     <w:rsid w:val="00561031"/>
     <w:rsid w:val="00570246"/>
     <w:rsid w:val="005A0DDF"/>
-    <w:rsid w:val="005A36B7"/>
-    <w:rsid w:val="005A6BD8"/>
+    <w:rsid w:val="005A2684"/>
     <w:rsid w:val="005A767F"/>
     <w:rsid w:val="005B0A8B"/>
+    <w:rsid w:val="005D73FF"/>
     <w:rsid w:val="005E044E"/>
     <w:rsid w:val="005F2F1C"/>
     <w:rsid w:val="006031DC"/>
-    <w:rsid w:val="006350BB"/>
+    <w:rsid w:val="00653F84"/>
     <w:rsid w:val="00680529"/>
     <w:rsid w:val="0068366F"/>
-    <w:rsid w:val="00683B91"/>
     <w:rsid w:val="00687D0C"/>
     <w:rsid w:val="006B147C"/>
+    <w:rsid w:val="006E1610"/>
     <w:rsid w:val="006F5CB4"/>
-    <w:rsid w:val="007011AC"/>
     <w:rsid w:val="0070142C"/>
+    <w:rsid w:val="00707C85"/>
     <w:rsid w:val="007106B5"/>
     <w:rsid w:val="0072568B"/>
+    <w:rsid w:val="00736859"/>
     <w:rsid w:val="00755199"/>
     <w:rsid w:val="00766426"/>
     <w:rsid w:val="007872C3"/>
     <w:rsid w:val="007B0995"/>
-    <w:rsid w:val="007C215B"/>
     <w:rsid w:val="007D7759"/>
     <w:rsid w:val="007E5B7B"/>
+    <w:rsid w:val="007E5C28"/>
     <w:rsid w:val="007F519F"/>
+    <w:rsid w:val="008235CB"/>
     <w:rsid w:val="008410AE"/>
     <w:rsid w:val="008418CC"/>
-    <w:rsid w:val="00867D1A"/>
+    <w:rsid w:val="00874440"/>
+    <w:rsid w:val="008751C8"/>
     <w:rsid w:val="008766F1"/>
     <w:rsid w:val="00886E45"/>
     <w:rsid w:val="008A4F12"/>
     <w:rsid w:val="008C36F3"/>
     <w:rsid w:val="008D299D"/>
-    <w:rsid w:val="009A59C4"/>
-    <w:rsid w:val="009E19DA"/>
+    <w:rsid w:val="008E7671"/>
+    <w:rsid w:val="00975014"/>
     <w:rsid w:val="009F6A0F"/>
     <w:rsid w:val="00A20466"/>
     <w:rsid w:val="00AA6B74"/>
     <w:rsid w:val="00AC59C4"/>
+    <w:rsid w:val="00AC6D98"/>
     <w:rsid w:val="00AE22E0"/>
-    <w:rsid w:val="00B15CC6"/>
+    <w:rsid w:val="00AE4F1F"/>
     <w:rsid w:val="00B17DB2"/>
     <w:rsid w:val="00B21046"/>
     <w:rsid w:val="00B24BFA"/>
-    <w:rsid w:val="00B26CC2"/>
-    <w:rsid w:val="00B63B0F"/>
     <w:rsid w:val="00BB3A59"/>
-    <w:rsid w:val="00BB3E17"/>
     <w:rsid w:val="00BF12E2"/>
-    <w:rsid w:val="00C0355A"/>
     <w:rsid w:val="00C21859"/>
     <w:rsid w:val="00C5404E"/>
     <w:rsid w:val="00C56632"/>
     <w:rsid w:val="00C622D1"/>
-    <w:rsid w:val="00C72072"/>
     <w:rsid w:val="00C765D4"/>
-    <w:rsid w:val="00C95785"/>
     <w:rsid w:val="00CB6185"/>
+    <w:rsid w:val="00CD2EC7"/>
+    <w:rsid w:val="00CE2308"/>
     <w:rsid w:val="00CF598A"/>
     <w:rsid w:val="00D005A1"/>
     <w:rsid w:val="00D01555"/>
+    <w:rsid w:val="00D10A8B"/>
     <w:rsid w:val="00D35DFB"/>
     <w:rsid w:val="00D36858"/>
     <w:rsid w:val="00D4042C"/>
     <w:rsid w:val="00D4055E"/>
-    <w:rsid w:val="00D84228"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE7091"/>
+    <w:rsid w:val="00D562BE"/>
     <w:rsid w:val="00E21ACC"/>
-    <w:rsid w:val="00E33AE4"/>
     <w:rsid w:val="00E65A71"/>
     <w:rsid w:val="00E70D40"/>
-    <w:rsid w:val="00E81DAE"/>
     <w:rsid w:val="00E87755"/>
-    <w:rsid w:val="00E91D4B"/>
     <w:rsid w:val="00EB4BA7"/>
     <w:rsid w:val="00EC02A7"/>
     <w:rsid w:val="00ED6B14"/>
     <w:rsid w:val="00EE193D"/>
     <w:rsid w:val="00EE2522"/>
     <w:rsid w:val="00EF3224"/>
+    <w:rsid w:val="00EF72EE"/>
     <w:rsid w:val="00EF7971"/>
     <w:rsid w:val="00F2274C"/>
     <w:rsid w:val="00F27678"/>
     <w:rsid w:val="00F3194C"/>
     <w:rsid w:val="00F62949"/>
+    <w:rsid w:val="00F631A6"/>
     <w:rsid w:val="00F80F70"/>
+    <w:rsid w:val="00F857FD"/>
     <w:rsid w:val="00F94E3C"/>
     <w:rsid w:val="00F96EC4"/>
     <w:rsid w:val="00FB05E3"/>
-    <w:rsid w:val="00FD66A7"/>
+    <w:rsid w:val="00FB59DA"/>
+    <w:rsid w:val="00FC2F6E"/>
     <w:rsid w:val="00FF071E"/>
     <w:rsid w:val="00FF4374"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -7802,192 +5439,204 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BF12E2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sraas2">
+  <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
-    <w:basedOn w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BF12E2"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007F519F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Betarp">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001F2F40"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Lentelstinklelis">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="prastojilentel"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006B147C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="grkhzd">
     <w:name w:val="grkhzd"/>
-    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C56632"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="lrzxr">
     <w:name w:val="lrzxr"/>
-    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C56632"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Grietas">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F3194C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaitas">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F3194C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="prastasiniatinklio">
-[...5 lines deleted...]
-    <w:rsid w:val="000155DE"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="osrxxb">
+    <w:name w:val="osrxxb"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00F631A6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00874440"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:left="107"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1288509174">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
@@ -8280,74 +5929,74 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA458E3D-0CCF-463E-93F6-5471CD98D712}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2339</Characters>
+  <Pages>3</Pages>
+  <Words>2919</Words>
+  <Characters>1664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6429</CharactersWithSpaces>
+  <CharactersWithSpaces>4574</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mokytoja</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>