--- v3 (2026-03-18)
+++ v4 (2026-04-07)
@@ -28,64 +28,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69F7FCF1" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRPr="00BE229D" w:rsidRDefault="00BF12E2" w:rsidP="00BF12E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE229D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>KLAIPĖDOS P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RANO MAŠIOTO PROGIMNAZIJA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AFA687" w14:textId="2FF0D5B3" w:rsidR="00BF12E2" w:rsidRPr="00AF2B4B" w:rsidRDefault="00AF2B4B" w:rsidP="00BF12E2">
+    <w:p w14:paraId="69AFA687" w14:textId="0F740E9E" w:rsidR="00BF12E2" w:rsidRPr="00084D05" w:rsidRDefault="00084D05" w:rsidP="00BF12E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF2B4B">
+      <w:r w:rsidRPr="00084D05">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>KOVO</w:t>
+        <w:t>BALANDŽIO MĖN.</w:t>
       </w:r>
-      <w:r w:rsidR="00BF12E2" w:rsidRPr="00AF2B4B">
+      <w:r w:rsidR="00BF12E2" w:rsidRPr="00084D05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> MĖNESIO VEIKLOS PLANAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12948859" w14:textId="30E6A7C9" w:rsidR="00BF12E2" w:rsidRDefault="008D299D" w:rsidP="00BF12E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00300AEE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -140,120 +140,120 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B7BDBA7" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRDefault="00BF12E2" w:rsidP="00BF12E2">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15309" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1871"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2239"/>
+        <w:gridCol w:w="1730"/>
+        <w:gridCol w:w="1247"/>
+        <w:gridCol w:w="5557"/>
+        <w:gridCol w:w="2097"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE2522" w:rsidRPr="00BE3023" w14:paraId="2662CB24" w14:textId="77777777" w:rsidTr="00F72C77">
-[...2 lines deleted...]
-            <w:tcW w:w="1871" w:type="dxa"/>
+      <w:tr w:rsidR="00EE2522" w:rsidRPr="00BE3023" w14:paraId="2662CB24" w14:textId="77777777" w:rsidTr="00BB3A59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29A65F66" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009E05A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1247" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EA69BB3" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009E05A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcW w:w="5557" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08B02575" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009E05A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Veiklos pavadinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68999DB1" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="00CC0A86">
+            <w:tcW w:w="2097" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68999DB1" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009A59C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Dalyviai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6843853C" w14:textId="5C15F661" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="005B0A8B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -263,10062 +263,6119 @@
               </w:rPr>
               <w:t>Vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="015B4B42" w14:textId="77777777" w:rsidR="00EE2522" w:rsidRPr="00870C5D" w:rsidRDefault="00EE2522" w:rsidP="009E05A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C5D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Atsakingas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2D64" w:rsidRPr="00FF071E" w14:paraId="1CBD6FE6" w14:textId="77777777" w:rsidTr="00F72C77">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00682766">
+      <w:tr w:rsidR="009A59C4" w:rsidRPr="00BE3023" w14:paraId="1A65AF9C" w14:textId="77777777" w:rsidTr="0022106C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B36C63E" w14:textId="22C599A9" w:rsidR="009A59C4" w:rsidRPr="00870C5D" w:rsidRDefault="009A59C4" w:rsidP="009A59C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1–18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F601643" w14:textId="77777777" w:rsidR="009A59C4" w:rsidRPr="00870C5D" w:rsidRDefault="009A59C4" w:rsidP="009A59C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1442C4CF" w14:textId="4B0B182D" w:rsidR="009A59C4" w:rsidRPr="00870C5D" w:rsidRDefault="009A59C4" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082488A">
+              <w:t>Respublikinis 8</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0082488A">
+              <w:t>12 kl</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t>asių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0082488A">
+              <w:t xml:space="preserve"> mokinių skaitmeninių lankstinukų konkursas  „Žalioji energija</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0082488A">
+              <w:t>- tvari ateitis mūsų rankose“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60850314" w14:textId="4C373EEA" w:rsidR="009A59C4" w:rsidRPr="00870C5D" w:rsidRDefault="009A59C4" w:rsidP="009A59C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>8 kl</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t>asių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69D3F3D9" w14:textId="3B5FB846" w:rsidR="009A59C4" w:rsidRPr="00870C5D" w:rsidRDefault="009A59C4" w:rsidP="009A59C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Linma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="033EC705" w14:textId="7E757EC8" w:rsidR="009A59C4" w:rsidRPr="00870C5D" w:rsidRDefault="009A59C4" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>G.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ruškienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="00BE3023" w14:paraId="04610EBD" w14:textId="77777777" w:rsidTr="0022106C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E01D485" w14:textId="7500CA60" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00682766">
+            <w:r>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4742B30F" w14:textId="77777777" w:rsidR="00E91D4B" w:rsidRPr="00870C5D" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64DC0E87" w14:textId="754CF9D0" w:rsidR="00E91D4B" w:rsidRPr="0082488A" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>Respublikinis skaitmeninių atvirukų konkursas „Pavasario džiaugsmas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69264734" w14:textId="25812EE7" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>5</w:t>
             </w:r>
-          </w:p>
-[...55 lines deleted...]
-              <w:t>mokiniai</w:t>
+            <w:r w:rsidR="00D941C0">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:t>8 kl</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t>asių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0208AD20" w14:textId="51556996" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7C8680E3" w14:textId="67F10C7D" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kauno J.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Pauliaus II </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>gimanzija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21E657A7" w14:textId="26A6115B" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="4F0B6CFD" w14:textId="678ACCB8" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t xml:space="preserve">G. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00682766">
-              <w:t>Kerdokienė</w:t>
+            <w:r>
+              <w:t>Ruškienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005621CC" w:rsidRPr="00FF071E" w14:paraId="5D48F1B0" w14:textId="77777777" w:rsidTr="00F72C77">
-[...67 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="00FF071E" w14:paraId="4C9D0A39" w14:textId="77777777" w:rsidTr="00FF071E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BB74686" w14:textId="3E314667" w:rsidR="00E91D4B" w:rsidRPr="00FF071E" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="411973AC" w14:textId="0366A43B" w:rsidR="00E91D4B" w:rsidRPr="00FF071E" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08776408" w14:textId="13B71180" w:rsidR="00E91D4B" w:rsidRPr="00FF071E" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>Detektyvų klubo edukacija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67453283" w14:textId="29DF637B" w:rsidR="00E91D4B" w:rsidRPr="00FF071E" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> klasių mokiniai</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11CB5BE1" w14:textId="77777777" w:rsidR="005621CC" w:rsidRDefault="005621CC" w:rsidP="005B2D64">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="64AFC0DA" w14:textId="0408CC64" w:rsidR="00E91D4B" w:rsidRPr="00FF071E" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Aktų salė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="419070EC" w14:textId="77777777" w:rsidR="005621CC" w:rsidRPr="00682766" w:rsidRDefault="005621CC" w:rsidP="005B2D64"/>
+          <w:p w14:paraId="45864F4D" w14:textId="6095CA01" w:rsidR="00E91D4B" w:rsidRPr="00FF071E" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>S. Kavolienė</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2D64" w:rsidRPr="00FF071E" w14:paraId="03630E64" w14:textId="77777777" w:rsidTr="00F72C77">
-[...81 lines deleted...]
-              <w:t>asių mokiniai</w:t>
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="00FF071E" w14:paraId="6EDEB064" w14:textId="77777777" w:rsidTr="00FF071E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B776FAB" w14:textId="081FCACE" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3003E6A9" w14:textId="46B40060" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20B4BED5" w14:textId="027F3DEB" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>Edukacija Finansų laboratorija Klaipėdos „Swedbank“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5109B843" w14:textId="5D043CF4" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4c</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t xml:space="preserve"> klasės mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="469BD0F5" w14:textId="282A5440" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
-[...4 lines deleted...]
-              <w:t>PŠKC</w:t>
+          <w:p w14:paraId="7CEEB5BB" w14:textId="7F7DF1CF" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>„Swedbank“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62AC3466" w14:textId="586B1DCE" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="6CBECD81" w14:textId="1DB27D6D" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t xml:space="preserve">V. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Ruškienė</w:t>
+              <w:t>Narkienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2D64" w:rsidRPr="00FF071E" w14:paraId="26791C1D" w14:textId="77777777" w:rsidTr="00F72C77">
-[...78 lines deleted...]
-              <w:t>mokiniai</w:t>
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="00FF071E" w14:paraId="2CC0BC1A" w14:textId="77777777" w:rsidTr="00FF071E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E4D8D44" w14:textId="0ABD20F1" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D6041B">
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7031268B" w14:textId="14A57560" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D6041B">
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28A08F38" w14:textId="2A94A3B7" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="00D6041B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Klaipėdos regiono 1–8 klasių mokinių gamtamokslinė konferencija „Gamtos kodas – 2026“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32A32066" w14:textId="4B274AE3" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D6041B">
+              <w:t>2b k</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">lasės mokinės </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05944EBE" w14:textId="77777777" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="371EC6B7" w14:textId="722174F9" w:rsidR="00E91D4B" w:rsidRDefault="00D941C0" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klaipėdos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E91D4B" w:rsidRPr="00D6041B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tauralaukio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E91D4B" w:rsidRPr="00D6041B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> progimnazija</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02A6FE98" w14:textId="4340BD2D" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
-[...11 lines deleted...]
-            <w:r w:rsidR="00C968E6">
+          <w:p w14:paraId="084F7E78" w14:textId="77777777" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="00D6041B">
+              <w:t>S. Gudavičienė</w:t>
+            </w:r>
+            <w:r w:rsidR="003A3A6B">
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B81B8E7" w14:textId="73178306" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
-[...24 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="32BA3645" w14:textId="0A5DA084" w:rsidR="003A3A6B" w:rsidRDefault="003A3A6B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>J. Ramanauskienė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2D64" w:rsidRPr="00FF071E" w14:paraId="288E2713" w14:textId="77777777" w:rsidTr="00F72C77">
-[...75 lines deleted...]
-              <w:t>asių mokiniai</w:t>
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="00FF071E" w14:paraId="1CBD6FE6" w14:textId="77777777" w:rsidTr="006350BB">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A84E78F" w14:textId="4AC61419" w:rsidR="00E91D4B" w:rsidRPr="00092D52" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47B41C76" w14:textId="2A243EA5" w:rsidR="00E91D4B" w:rsidRPr="00092D52" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63B4A798" w14:textId="12F928E2" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>Seminaras „Motyvacija, kuri veikia klasėje: praktika, prasmė, kasdienės situacijos“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="248E4C0F" w14:textId="2B71EBEC" w:rsidR="00E91D4B" w:rsidRPr="00FF071E" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokytojai, mokinio padėjėjai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70640021" w14:textId="51AE006E" w:rsidR="005B2D64" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
-[...4 lines deleted...]
-              <w:t>ŠŠPT</w:t>
+          <w:p w14:paraId="0208AD20" w14:textId="5E026412" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Aktų salė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4765D44B" w14:textId="20674589" w:rsidR="005B2D64" w:rsidRPr="00682766" w:rsidRDefault="005B2D64" w:rsidP="005B2D64">
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="21E657A7" w14:textId="6C425D1E" w:rsidR="00E91D4B" w:rsidRDefault="00D941C0" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>J. Grigienė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2D64" w:rsidRPr="00FF071E" w14:paraId="7DE83FAE" w14:textId="77777777" w:rsidTr="00F72C77">
-[...440 lines deleted...]
-          <w:p w14:paraId="0214CF84" w14:textId="77777777" w:rsidR="00485477" w:rsidRPr="005B0A8B" w:rsidRDefault="00485477" w:rsidP="00485477">
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="006F3590" w14:paraId="69122FBC" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="025BEF68" w14:textId="04621555" w:rsidR="00E91D4B" w:rsidRPr="005B0A8B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>09.10</w:t>
-[...39 lines deleted...]
-              <w:t>4c klasės mokiniai</w:t>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BFC1FDB" w14:textId="47D3AC7A" w:rsidR="00E91D4B" w:rsidRPr="005B0A8B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>12.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="325EDB72" w14:textId="30EF2304" w:rsidR="00E91D4B" w:rsidRPr="005B0A8B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97DED">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97DED">
+              <w:t>4 kl</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t>asių</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> mokinių </w:t>
+            </w:r>
+            <w:r w:rsidR="00C95785">
+              <w:t>d</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ailaus rašto konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C156872" w14:textId="478D5FDA" w:rsidR="00E91D4B" w:rsidRPr="005B0A8B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97DED">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97DED">
+              <w:t>4 kl</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t>asių</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F97DED">
+              <w:t xml:space="preserve"> mokini</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ų atstovai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="302E420B" w14:textId="247EDEA8" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+          <w:p w14:paraId="5C54DAEB" w14:textId="0A0C438A" w:rsidR="00E91D4B" w:rsidRPr="005B0A8B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>123 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E5F4CCD" w14:textId="1387CA38" w:rsidR="00E91D4B" w:rsidRPr="005B0A8B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kušlienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="006F3590" w14:paraId="47957997" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="523879B3" w14:textId="04E999A9" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BA1B9D8" w14:textId="68BF9F22" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="666369EF" w14:textId="225334E6" w:rsidR="00E91D4B" w:rsidRPr="00F97DED" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t xml:space="preserve">Edukacinė nuotolinė pamoka </w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t>„</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Daiktų kelionė į naujus namus – apie antrą daiktų gyvenimą</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t>“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EE3E732" w14:textId="31BFCF2B" w:rsidR="00E91D4B" w:rsidRPr="00F97DED" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4c</w:t>
+            </w:r>
+            <w:r w:rsidR="00D941C0">
+              <w:t xml:space="preserve"> klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="582915D2" w14:textId="76AFAFEF" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>121 kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79A872A4" w14:textId="3230A634" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+          <w:p w14:paraId="3B36FD05" w14:textId="4CFD63F3" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
             <w:r>
               <w:t xml:space="preserve">V. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Narkienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00485477" w:rsidRPr="008B783F" w14:paraId="15A87846" w14:textId="77777777" w:rsidTr="00F72C77">
-[...29 lines deleted...]
-          <w:p w14:paraId="3DC966A0" w14:textId="4BFCA712" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="006F3590" w14:paraId="48B51208" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34085A9D" w14:textId="30BF8B15" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33602">
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F88FFFE" w14:textId="3F475F73" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33602">
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05D18DA4" w14:textId="302588CF" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="00B33602">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Konkursas ,,Kalbos labirintai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5333824D" w14:textId="58870678" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B33602">
+              <w:t>2b klasės mokinė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A1AA6E0" w14:textId="7B616D76" w:rsidR="00E91D4B" w:rsidRDefault="00683B91" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Klaipėdos </w:t>
+            </w:r>
+            <w:r w:rsidR="00E91D4B" w:rsidRPr="00B33602">
+              <w:t>„Smeltės“ progimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B80D695" w14:textId="20788BE8" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="00B33602">
+              <w:t>S. Gudavičienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E81DAE" w:rsidRPr="006F3590" w14:paraId="74D48517" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AAA7737" w14:textId="3B5D4A8F" w:rsidR="00E81DAE" w:rsidRPr="00B33602" w:rsidRDefault="00E81DAE" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08AC60FD" w14:textId="51ACFF64" w:rsidR="00E81DAE" w:rsidRPr="00B33602" w:rsidRDefault="00E81DAE" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58117285" w14:textId="3E1ED423" w:rsidR="00E81DAE" w:rsidRPr="00B33602" w:rsidRDefault="00E81DAE" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dvasiniai pokalbiai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30634364" w14:textId="55E8A23A" w:rsidR="00E81DAE" w:rsidRPr="00B33602" w:rsidRDefault="00E81DAE" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pageidaujantys darbuotojai (</w:t>
+            </w:r>
+            <w:r w:rsidR="004740B8">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:t>egistracija</w:t>
+            </w:r>
+            <w:r w:rsidR="004740B8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81DAE">
+              <w:t>https://forms.gle/R1FLUXFBCwNNFZ356</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B1D1C75" w14:textId="626E690E" w:rsidR="00E81DAE" w:rsidRDefault="004740B8" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>244 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B778A9D" w14:textId="77777777" w:rsidR="00E81DAE" w:rsidRDefault="004740B8" w:rsidP="004740B8">
+            <w:r>
+              <w:t xml:space="preserve">A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Budreckas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D99922" w14:textId="4B7B5D28" w:rsidR="004740B8" w:rsidRPr="00B33602" w:rsidRDefault="004740B8" w:rsidP="004740B8">
+            <w:r>
+              <w:t>S. Kavolienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="006F3590" w14:paraId="14855C94" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="673BE87F" w14:textId="66015924" w:rsidR="00E91D4B" w:rsidRPr="00B33602" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="005348C7" w14:textId="5CC5B0B0" w:rsidR="00E91D4B" w:rsidRPr="00B33602" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:r>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="161B9858" w14:textId="27183E62" w:rsidR="00E91D4B" w:rsidRPr="00B33602" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
               <w:rPr>
-                <w:spacing w:val="-3"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>„Mano gaublys“</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Respublikinė geografijos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">6–8 klasių </w:t>
+            <w:r>
+              <w:t>olimpiada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BB0153A" w14:textId="681E0566" w:rsidR="00E91D4B" w:rsidRPr="00B33602" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">8 klasių </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7130A260" w14:textId="2CABFF1F" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
-[...4 lines deleted...]
-              <w:t>212 kab.</w:t>
+          <w:p w14:paraId="6D2B2F2F" w14:textId="62C2050D" w:rsidR="00E91D4B" w:rsidRPr="00B33602" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>209 kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71D23907" w14:textId="5D6715A9" w:rsidR="00485477" w:rsidRDefault="00485477" w:rsidP="00485477">
+          <w:p w14:paraId="2CBE1DAE" w14:textId="4848AC3F" w:rsidR="00E91D4B" w:rsidRPr="00B33602" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
             <w:r>
               <w:t xml:space="preserve">R. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Rapolavičienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="1CFBF85D" w14:textId="77777777" w:rsidTr="00F72C77">
-[...69 lines deleted...]
-              <w:t>1b klasės mokinių tėvai, globėjai</w:t>
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="006F3590" w14:paraId="2D0FBCE1" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44EE3268" w14:textId="2814F138" w:rsidR="00E91D4B" w:rsidRPr="00B33602" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01109787" w14:textId="4676B1C8" w:rsidR="00E91D4B" w:rsidRPr="00B33602" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58EE8ED7" w14:textId="77777777" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>Vokalinių duetų festivalis ,,Dviese“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7491BE0D" w14:textId="77777777" w:rsidR="00E91D4B" w:rsidRPr="00B33602" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1634F8C7" w14:textId="4CCA7B5E" w:rsidR="00E91D4B" w:rsidRPr="00B33602" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 kl</w:t>
+            </w:r>
+            <w:r w:rsidR="00683B91">
+              <w:t>asių</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> mokinės</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24F9F1DB" w14:textId="62129287" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
-[...4 lines deleted...]
-              <w:t>120 kab.</w:t>
+          <w:p w14:paraId="0938B9A5" w14:textId="734F8013" w:rsidR="00E91D4B" w:rsidRPr="00B33602" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Klaipėdos </w:t>
+            </w:r>
+            <w:r w:rsidR="00683B91">
+              <w:t>„</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Vyturio</w:t>
+            </w:r>
+            <w:r w:rsidR="00683B91">
+              <w:t>“</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> progimnazija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23C02298" w14:textId="7D8C2D6A" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">J. </w:t>
+          <w:p w14:paraId="6036B021" w14:textId="24DABFB3" w:rsidR="00E91D4B" w:rsidRPr="00B33602" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00683B91">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Gorskė</w:t>
+              <w:t>Turauskienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="4E096F7A" w14:textId="77777777" w:rsidTr="00F72C77">
-[...79 lines deleted...]
-              <w:t>8a klasės mokinė</w:t>
+      <w:tr w:rsidR="00544344" w:rsidRPr="006F3590" w14:paraId="3931DB42" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A89EF93" w14:textId="6DAA0719" w:rsidR="00544344" w:rsidRDefault="00544344" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78B8CAF1" w14:textId="258CFFAB" w:rsidR="00544344" w:rsidRDefault="00544344" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="644E7902" w14:textId="5F2CCCE6" w:rsidR="00544344" w:rsidRDefault="00544344" w:rsidP="00E91D4B">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Patyriminio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> ugdymo diena „Darom‘20</w:t>
+            </w:r>
+            <w:r w:rsidR="003C5BC7">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31852C80" w14:textId="7C5A723D" w:rsidR="00544344" w:rsidRDefault="00544344" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1–8 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F25B3E9" w14:textId="5312CA31" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
-[...15 lines deleted...]
-              <w:t>a</w:t>
+          <w:p w14:paraId="5D08FE1E" w14:textId="4D6A22DF" w:rsidR="00544344" w:rsidRDefault="00544344" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Nurodytos </w:t>
+            </w:r>
+            <w:r w:rsidR="001D7BC0">
+              <w:t>teritorijos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6473EAF4" w14:textId="43BCAC2B" w:rsidR="00522CDF" w:rsidRDefault="00522CDF" w:rsidP="00522CDF">
-            <w:r>
+          <w:p w14:paraId="018AC92B" w14:textId="77777777" w:rsidR="00544344" w:rsidRDefault="001D7BC0" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>L. Pocienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C2D6F43" w14:textId="2D2542D0" w:rsidR="001D7BC0" w:rsidRDefault="001D7BC0" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>klasių vadovai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D09BA03" w14:textId="25014909" w:rsidR="001D7BC0" w:rsidRDefault="001D7BC0" w:rsidP="00E91D4B"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D7BC0" w:rsidRPr="006F3590" w14:paraId="1BFBF370" w14:textId="77777777" w:rsidTr="005A6BD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="408DBF59" w14:textId="13D73536" w:rsidR="001D7BC0" w:rsidRPr="005A6BD8" w:rsidRDefault="001D7BC0" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6BD8">
+              <w:lastRenderedPageBreak/>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F28B4E" w14:textId="07B397DA" w:rsidR="001D7BC0" w:rsidRPr="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD6FE3D" w14:textId="647A6F54" w:rsidR="001D7BC0" w:rsidRPr="005A6BD8" w:rsidRDefault="001D7BC0" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="005A6BD8">
+              <w:t>Tėvų diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E427E6" w14:textId="3108ED7E" w:rsidR="001D7BC0" w:rsidRPr="005A6BD8" w:rsidRDefault="001D7BC0" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6BD8">
+              <w:t>Mokiniai, jų tėvai (globėjai), rūpintojai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DB962B" w14:textId="1EC3EEF6" w:rsidR="001D7BC0" w:rsidRPr="005A6BD8" w:rsidRDefault="001D7BC0" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6BD8">
+              <w:t>Mokytojų kabinetai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E76D77F" w14:textId="77777777" w:rsidR="001D7BC0" w:rsidRPr="005A6BD8" w:rsidRDefault="001D7BC0" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="005A6BD8">
+              <w:t>J. Grigienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E64606E" w14:textId="77777777" w:rsidR="001D7BC0" w:rsidRPr="005A6BD8" w:rsidRDefault="001D7BC0" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="005A6BD8">
+              <w:t xml:space="preserve">A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A6BD8">
+              <w:t>Pivorienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A6BD8">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3449881A" w14:textId="77777777" w:rsidR="001D7BC0" w:rsidRPr="005A6BD8" w:rsidRDefault="001D7BC0" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="005A6BD8">
+              <w:t>S. Kavolienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B1CD3F2" w14:textId="3D9F8790" w:rsidR="001D7BC0" w:rsidRPr="005A6BD8" w:rsidRDefault="001D7BC0" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="005A6BD8">
+              <w:t xml:space="preserve">G. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A6BD8">
+              <w:t>Ruškienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="006F3590" w14:paraId="45D84375" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="793396B0" w14:textId="6B41EC43" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B28D48C" w14:textId="5B11B096" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="786EED60" w14:textId="1DB01197" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>Klaipėdos miesto bendrojo ugdymo mokyklų 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95785">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>4 klasių diktanto rašymo konkursas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18819CCA" w14:textId="27A36C3D" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t xml:space="preserve">Po </w:t>
+            </w:r>
+            <w:r w:rsidR="00C95785">
+              <w:t xml:space="preserve">vieną </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95785">
+              <w:t>–4 klasių mokinį</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52957901" w14:textId="611F2665" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B500264" w14:textId="301B7478" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>S. Dacho progimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="284FF2D7" w14:textId="77777777" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="009A59C4">
               <w:t xml:space="preserve">L. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:t>Sutkienė</w:t>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>Kazakauskienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E23F461" w14:textId="77777777" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="009A59C4">
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>Tirūnienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6462F1A5" w14:textId="77777777" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="009A59C4">
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>Ubartė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="577886CD" w14:textId="42DD40ED" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="009A59C4">
+              <w:t xml:space="preserve">V. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009A59C4">
+              <w:t>Narkienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522CDF" w:rsidRPr="008B783F" w14:paraId="2E064B38" w14:textId="77777777" w:rsidTr="00F72C77">
-[...407 lines deleted...]
-            <w:r w:rsidR="0017782A">
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="006F3590" w14:paraId="15F55C35" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C36455C" w14:textId="2A2668BE" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="790FBC80" w14:textId="1E8CF853" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
               <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...2168 lines deleted...]
-            <w:r w:rsidRPr="00DD40B4">
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BBF71DC" w14:textId="166A599A" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="004F0C57">
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026 m. Lietuvos moksleivių dainų šventės </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Respublikinis šokių festivalis </w:t>
+            </w:r>
+            <w:r w:rsidR="00C95785">
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>„</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DD40B4">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F0C57">
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kartu. Laiku. Ratu” šokių dienos </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> konkursas</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95785">
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>„</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DD40B4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F0C57">
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ratu, ratu” dalyvių </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>,,ŠOKIO FIESTA 2026"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="468A1DCC" w14:textId="75A8F417" w:rsidR="00E91D4B" w:rsidRPr="004F0C57" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>1a, 3c klas</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95785">
+              <w:t>ių mokiniai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A7FEC66" w14:textId="08A876BC" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00C95785" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="00E91D4B" w:rsidRPr="004F0C57">
+              <w:t>yresnių klasių šokių kolektyvas ,,Siekis“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="089CD90E" w14:textId="69D25304" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>Šiluva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44C7A3BC" w14:textId="41DFC112" w:rsidR="00E91D4B" w:rsidRPr="004F0C57" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="004F0C57">
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>Levencova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C95785">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39E130A0" w14:textId="3FFEA0E9" w:rsidR="00E91D4B" w:rsidRPr="004F0C57" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="004F0C57">
+              <w:t xml:space="preserve">I. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>Noekienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C95785">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="043F92F4" w14:textId="0F132EFD" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="004F0C57">
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>Kušlienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="4B059D93" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7081D1DB" w14:textId="292A0F26" w:rsidR="002C79C0" w:rsidRPr="004F0C57" w:rsidRDefault="002C79C0" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>20–24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F5CC2BC" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRPr="004F0C57" w:rsidRDefault="002C79C0" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64A769A8" w14:textId="43372C9C" w:rsidR="002C79C0" w:rsidRPr="004F0C57" w:rsidRDefault="002C79C0" w:rsidP="00E91D4B">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>a</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DD40B4">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>tranka</w:t>
-[...21 lines deleted...]
-              <w:t>okių kolektyvas ,,Siekis“</w:t>
+              <w:t xml:space="preserve">Mokinių pažangos stebėsena bei mokinių, kurie turi neigiamų vertinimų konsultacijos </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="058D3730" w14:textId="1727B198" w:rsidR="002C79C0" w:rsidRPr="004F0C57" w:rsidRDefault="002C79C0" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokiniai, turintys neigiamų vertinimų</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D025060" w14:textId="77777777" w:rsidR="0017782A" w:rsidRPr="00DD40B4" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Klaipėdos </w:t>
+          <w:p w14:paraId="48834B35" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>204 kab.,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158AE829" w14:textId="0EB3720A" w:rsidR="002C79C0" w:rsidRPr="004F0C57" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:pStyle w:val="Sraopastraipa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>b.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25E255FB" w14:textId="45CA978F" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t xml:space="preserve">A. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD40B4">
-              <w:t>Sendvario</w:t>
+            <w:r>
+              <w:t>Pivorienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...5 lines deleted...]
-              <w:t>progimnazija</w:t>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF91775" w14:textId="0E85EB7D" w:rsidR="002C79C0" w:rsidRPr="004F0C57" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t>S. Kavolienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E91D4B" w:rsidRPr="006F3590" w14:paraId="16A796B0" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CC63838" w14:textId="7C1A8524" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B679BA7" w14:textId="2072B42F" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10CB314F" w14:textId="6B773D86" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r w:rsidRPr="00AB1CED">
+              <w:t>Klaipėdos apskrities be</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ndrojo ugdymo mokyklų festivalis „Muzika kaip tiltas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4618AF5F" w14:textId="76AF802C" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00C95785">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1c</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95785">
+              <w:t xml:space="preserve">, 3 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>klas</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95785">
+              <w:t>ių mokiniai</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2F5CCB" w14:textId="77777777" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A07C152" w14:textId="3C0C9918" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Aktų salė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00B16AEC" w14:textId="3860567A" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">R. </w:t>
+          <w:p w14:paraId="4A59EF6E" w14:textId="68C49513" w:rsidR="00E91D4B" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>L. Grybauskienė</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95785">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="589C5867" w14:textId="0FFE0D26" w:rsidR="00C95785" w:rsidRDefault="00C95785" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DD40B4">
-              <w:t>Levencova</w:t>
+            <w:r>
+              <w:t>Turauskienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76903E01" w14:textId="77433443" w:rsidR="00E91D4B" w:rsidRPr="009A59C4" w:rsidRDefault="00E91D4B" w:rsidP="00E91D4B">
+            <w:r>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Sirutytė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="6BF11FB1" w14:textId="77777777" w:rsidTr="00F72C77">
-[...69 lines deleted...]
-              <w:t>1–4 klasių mokiniai</w:t>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="6BF7E451" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33E68898" w14:textId="4AE75B75" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E131187" w14:textId="28AC6D26" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Derinama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C942782" w14:textId="79E415E1" w:rsidR="005A6BD8" w:rsidRPr="00AB1CED" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>Konkursas „</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Eko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> madų šou 2026“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ABC7A4C" w14:textId="3E285917" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2–4 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C2EAB23" w14:textId="0588DAF6" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...4 lines deleted...]
-              <w:t>Savo klasėse</w:t>
+          <w:p w14:paraId="3BAC87CE" w14:textId="2CEEA70A" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos Vitės progimnazija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E44CFBA" w14:textId="77777777" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="64E2CDA3" w14:textId="5A8B02BF" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>V. Baranauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="373B1DB5" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D756F6F" w14:textId="3569609A" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D40B4F1" w14:textId="26ABCC83" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="066A3D33" w14:textId="7FA1419F" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>Respublikinė moksleivių konferencija</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>„GYVYBĖS EVANGELIJA’2026“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34BA711F" w14:textId="35491378" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>–8</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> kl</w:t>
+            </w:r>
+            <w:r>
+              <w:t>asių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F927073" w14:textId="5754E185" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00545E2E">
+              <w:t>Aktų salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E5CA2AD" w14:textId="7E4A6C05" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>V.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Juškienė</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF0E2D6" w14:textId="27977EEA" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r>
+              <w:t>arbo grupė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="5D4C0EA4" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="577A91FA" w14:textId="56337E91" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="143F0F32" w14:textId="108B53D9" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">13.00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5236AFCE" w14:textId="4C1C7722" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>Regioninė  istorijos olimpiada</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="170345FC" w14:textId="7B13423E" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8  klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73A08758" w14:textId="2CE13E22" w:rsidR="005A6BD8" w:rsidRPr="00545E2E" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos Vitės progimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70754103" w14:textId="581970B2" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Simutienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="5BEE46CA" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="442F36DA" w14:textId="1F8838A0" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6258110D" w14:textId="47F11170" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="679300FA" w14:textId="0636E230" w:rsidR="005A6BD8" w:rsidRPr="00AB1CED" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>Instrumentinės muzikos festivalis ,,Varpo aidas“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D996E2F" w14:textId="43CCABE8" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:t>7 kl</w:t>
+            </w:r>
+            <w:r>
+              <w:t>asių</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5224C21C" w14:textId="61130933" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos „</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Varpo</w:t>
+            </w:r>
+            <w:r>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> gimnazija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67379F7C" w14:textId="5BF9B12A" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r w:rsidRPr="00B261C7">
+              <w:t>O</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B261C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B261C7">
+              <w:t>Turauskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="615051BB" w14:textId="77777777" w:rsidTr="009E19DA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="149EE13F" w14:textId="2856562B" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009E19DA">
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E33FB4A" w14:textId="1DC02BBE" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544344">
+              <w:t>14.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3C11B6" w14:textId="705AE532" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r w:rsidRPr="00544344">
+              <w:t>Pamoka ,,Knygų pasaulis atviras visiems“, skirta Pasaulinei knygos dienai paminėti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A80460F" w14:textId="6A17B2D0" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544344">
+              <w:t xml:space="preserve">2a, 2c mokiniai, lankantys </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00544344">
+              <w:t>logopedines</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00544344">
+              <w:t xml:space="preserve"> pratybas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="560CB093" w14:textId="2A33B4F3" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544344">
+              <w:t>Biblioteka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB18A86" w14:textId="77777777" w:rsidR="005A6BD8" w:rsidRPr="00544344" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r w:rsidRPr="00544344">
+              <w:t xml:space="preserve">A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00544344">
+              <w:t>Tilvikienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00544344">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FDECC4C" w14:textId="621BEBA7" w:rsidR="005A6BD8" w:rsidRPr="00B261C7" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r w:rsidRPr="00544344">
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00544344">
+              <w:t>Sirutytė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="7E73F393" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F680075" w14:textId="0439621F" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>23–24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E6548E" w14:textId="287600D3" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>04.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7646B36F" w14:textId="520A7605" w:rsidR="005A6BD8" w:rsidRPr="00AB1CED" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>Kultūrinė – pažintinė ekskursija į Taliną - AHHA mokslo centrą - Tartu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="115EA017" w14:textId="46BB7523" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8a, 8b kl</w:t>
+            </w:r>
+            <w:r>
+              <w:t>asių</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76304215" w14:textId="1FF0876A" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Estija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6987AF5E" w14:textId="31313920" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>J.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Žilienė</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34641485" w14:textId="5C868F38" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>L.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Sutkienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="3BFD4626" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DF42D6D" w14:textId="7E9B8850" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B7F904D" w14:textId="77777777" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67CFD4C7" w14:textId="61056A82" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>Lankymasis Kauno medicinos universitete Farmacijos muziejuje bei anatomijos pamoka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B22CB68" w14:textId="2CAA24B5" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70E22AF2" w14:textId="39D03BCB" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kaunas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1460D835" w14:textId="77777777" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kačinskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F9681C6" w14:textId="30A10A21" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>R. Juškaitė-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Norbutienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="38873EFF" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C4E655D" w14:textId="5EB1D456" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26937C93" w14:textId="77777777" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="031EDA70" w14:textId="672BC473" w:rsidR="005A6BD8" w:rsidRPr="00AB1CED" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>Lietuvos vaikų ir moksleivių televizijos konkursas „Dainų dainelė“, III etapas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51AEB5A8" w14:textId="151C6E7C" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mišrus vokalinis ansamblis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="367BC600" w14:textId="7EC74470" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vilnius - LRT studija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D998223" w14:textId="48695C0A" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>L. Grybauskienė</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4567C1EB" w14:textId="45223F86" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>S. Šiaučiulis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="6DFB30C3" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="642F399D" w14:textId="5068143E" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">28 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02C2338D" w14:textId="1ADD56E4" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">14.15 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F4050D5" w14:textId="3AE90875" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>Darbuotojų civilinės ir gaisrinės saugos mokymai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1169E675" w14:textId="36A72B60" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokyklos darbuotojai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26BAD047" w14:textId="77777777" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67D4E8FD" w14:textId="1AF64509" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>L. Pocienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="483CE1EC" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="068940D6" w14:textId="723A7AB5" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A88F2DC" w14:textId="6392EFBA" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52D9C6B3" w14:textId="6C4B2B50" w:rsidR="005A6BD8" w:rsidRPr="00F97DED" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>Nuotolinis renginys. Įdomioji pamoka „Operacija Brokolis“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07A8A6A2" w14:textId="54200FF4" w:rsidR="005A6BD8" w:rsidRPr="00F97DED" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4c klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C0D5404" w14:textId="42041F51" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>121 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="565CFC03" w14:textId="33324297" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
             <w:r>
               <w:t xml:space="preserve">V. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Narkienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017782A" w:rsidRPr="008B783F" w14:paraId="398098A9" w14:textId="77777777" w:rsidTr="00F72C77">
-[...559 lines deleted...]
-            <w:r w:rsidRPr="00EF7A1D">
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="05BD588C" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0079AE92" w14:textId="653C5CDC" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t xml:space="preserve">29 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="572AD647" w14:textId="57C35FC7" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216B4753" w14:textId="3AB18D7F" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r w:rsidRPr="004F0C57">
               <w:rPr>
-                <w:bCs/>
-[...2355 lines deleted...]
-                <w:spacing w:val="4"/>
+                <w:color w:val="080809"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Klaipėdos miesto mokyklų 3 klasių anglų kalbos konkursas „Velykų džiaugsmas“</w:t>
-[...34 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Respublikin</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Grietas"/>
-[...104 lines deleted...]
-                <w:spacing w:val="4"/>
+                <w:color w:val="080809"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Klaipėdos miesto ir apskrities 8 klasių mokinių anglų kalbos viešojo kalbėjimo konkursas „</w:t>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F0C57">
+              <w:rPr>
+                <w:color w:val="080809"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s šokio projektas „Šokime drauge 2026“, skirtas paminėti Tarptautinę šokio dieną</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B9BFED0" w14:textId="5715CC57" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>Pradinių klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A8B4C3A" w14:textId="0B666042" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>Klaip</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ė</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>dos Jono kalnelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CF81EAA" w14:textId="77B4014A" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r w:rsidRPr="004F0C57">
+              <w:t xml:space="preserve">R. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00682766">
-              <w:t>Is</w:t>
+            <w:r w:rsidRPr="004F0C57">
+              <w:t>Levencova</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00682766">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="731842B6" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56AB5094" w14:textId="7615906E" w:rsidR="005A6BD8" w:rsidRPr="004F0C57" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="053F2DDD" w14:textId="22BDC235" w:rsidR="005A6BD8" w:rsidRPr="004F0C57" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63CF2092" w14:textId="74F8F3CF" w:rsidR="005A6BD8" w:rsidRPr="004F0C57" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="080809"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="080809"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Šv. Mišios už gyvas ir mirusias mamas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C215E1A" w14:textId="1CDB6D5B" w:rsidR="005A6BD8" w:rsidRPr="004F0C57" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokyklos bendruomenės nariai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4723D5D9" w14:textId="43ED538B" w:rsidR="005A6BD8" w:rsidRPr="004F0C57" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Šv. Juozapo Darbininko bažnyčia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43AAE86A" w14:textId="77777777" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t xml:space="preserve">A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Budreckas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CFCDD5" w14:textId="2E127073" w:rsidR="005A6BD8" w:rsidRPr="004F0C57" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>S. Kavolienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="7BE5F0FD" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21F1FC19" w14:textId="09214BE1" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B61194E" w14:textId="5D68A26C" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3714B774" w14:textId="122BDF1B" w:rsidR="005A6BD8" w:rsidRPr="00F97DED" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>Motinos dienai skirtas koncertas „Širdimi apkabinu Tave, Mama“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30CEA91F" w14:textId="381AC86E" w:rsidR="005A6BD8" w:rsidRPr="00F97DED" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mokyklos kolektyvai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="033AC4C9" w14:textId="7687F195" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Aktų salė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="584BE839" w14:textId="71878516" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>L. Grybauskienė</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7318BFBA" w14:textId="77099746" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t xml:space="preserve">R. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Levencova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1780276D" w14:textId="45FD430D" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t xml:space="preserve">O. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Turauskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A7546F5" w14:textId="200235D9" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t xml:space="preserve">D. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Budvytienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="702FEDFB" w14:textId="0FD87D6F" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>I. Norkienė</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009C012E" w14:textId="79C9B33C" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kazakauskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6BD8" w:rsidRPr="006F3590" w14:paraId="47A4EAD5" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A7A0F71" w14:textId="0AB6F59A" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57AF1BF8" w14:textId="27F8DD1A" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73D0E297" w14:textId="29AF8D4C" w:rsidR="005A6BD8" w:rsidRPr="00F97DED" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t>Respublikinis 6</w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:t>12 klasių informacinių technologijų konkursas „IT varžybos 2026“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F91B178" w14:textId="60568D76" w:rsidR="005A6BD8" w:rsidRPr="00F97DED" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7 kl</w:t>
+            </w:r>
+            <w:r>
+              <w:t>asių mokinių</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> komanda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="035210C1" w14:textId="49E7FDAC" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Klaipėdos mokslo ir technologijų parkas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E596C83" w14:textId="63FB94B6" w:rsidR="005A6BD8" w:rsidRDefault="005A6BD8" w:rsidP="005A6BD8">
+            <w:r>
+              <w:t xml:space="preserve">G. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ruškienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A158A" w:rsidRPr="006F3590" w14:paraId="784F4143" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C77321C" w14:textId="0EA28F0F" w:rsidR="001A158A" w:rsidRDefault="001A158A" w:rsidP="001A158A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43CA3004" w14:textId="0D56FD02" w:rsidR="001A158A" w:rsidRDefault="001A158A" w:rsidP="001A158A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Derinama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EA0ED1C" w14:textId="15DAD036" w:rsidR="001A158A" w:rsidRDefault="001A158A" w:rsidP="001A158A">
+            <w:r>
+              <w:t xml:space="preserve">Projektas </w:t>
+            </w:r>
+            <w:r>
+              <w:t>„</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Gražiausi žiedai ir žodžiai mamai“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EB514FA" w14:textId="50597348" w:rsidR="001A158A" w:rsidRDefault="001A158A" w:rsidP="001A158A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43F29170" w14:textId="12A85FAF" w:rsidR="001A158A" w:rsidRDefault="001A158A" w:rsidP="001A158A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>206  kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BC24EA1" w14:textId="606B7DD6" w:rsidR="001A158A" w:rsidRDefault="001A158A" w:rsidP="001A158A">
+            <w:r>
+              <w:t>V. Baranauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="12CCB468" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04F2BBE8" w14:textId="3CA9733A" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pirmadieniais, ketvirtadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F1F60F3" w14:textId="4BB64B9D" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14.20-15.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21D737AC" w14:textId="2B7FB42E" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t>SUP mokinių socialinių įgūdžių ugdymo veikla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="587F74F5" w14:textId="5D302300" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1-4 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CB6D30A" w14:textId="1ABB8C1F" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>206 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CCB0005" w14:textId="27FB41ED" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t>V. Baranauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="7B00951C" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4473903C" w14:textId="5D4E7D2F" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Trečiadieniais</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20712923" w14:textId="272553FC" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>10.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3043E74D" w14:textId="5E13B134" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Švietimo pagalbos mokiniui specialistų susirinkimai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="380D48AB" w14:textId="3481FCBF" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Švietimo pagalbos mokiniui specialistai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70A99DD6" w14:textId="79C9F197" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>244 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="534635A0" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRPr="00E23437" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="00E23437">
+              <w:t>S. Kavolienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36191327" w14:textId="47841A0F" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="00E23437">
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Sirutytė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="4E441CB4" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44D1BE62" w14:textId="31E8909C" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Trečiadieniais ir pagal poreikį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D818CF8" w14:textId="42007E5F" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>15.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E09D7FE" w14:textId="27FCEA37" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Vaiko gerovės komisijos posėdžiai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AAFF334" w14:textId="2CB20272" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>Komisijos nariai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B11FA1D" w14:textId="44148750" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23437">
+              <w:t>244 kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BB51DC6" w14:textId="6297CEDE" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="00E23437">
+              <w:t>S. Kavolienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="00386868" w14:paraId="7102ADD2" w14:textId="77777777" w:rsidTr="002A4841">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1425E653" w14:textId="56F328BB" w:rsidR="002C79C0" w:rsidRPr="002A4841" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002A4841">
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D01CC4E" w14:textId="1268E836" w:rsidR="002C79C0" w:rsidRPr="002A4841" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1907911F" w14:textId="737DE0B9" w:rsidR="002C79C0" w:rsidRPr="002A4841" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="002A4841">
+              <w:t>Supažindinimas su sensoriniu kambariu ir jo galimybėmis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5257225C" w14:textId="2A5696B3" w:rsidR="002C79C0" w:rsidRPr="002A4841" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002A4841">
+              <w:t>Mokytojai, mokinio padėjėjai, švietimo pagalbos specialistai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="73CE03ED" w14:textId="56E01F40" w:rsidR="002C79C0" w:rsidRPr="002A4841" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002A4841">
+              <w:t>Sensorinis kambarys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1BCC5D" w14:textId="37A90FAE" w:rsidR="002C79C0" w:rsidRPr="002A4841" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="002A4841">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A4841">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00682766">
-              <w:t>saying</w:t>
+            <w:r w:rsidRPr="002A4841">
+              <w:t>Šertvytis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00682766">
-              <w:t xml:space="preserve"> „</w:t>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41799980" w14:textId="572CF0C9" w:rsidR="002C79C0" w:rsidRPr="002A4841" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="002A4841">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A4841">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00682766">
-              <w:t>No</w:t>
+            <w:r w:rsidRPr="002A4841">
+              <w:t>Danilavičiūtė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00682766">
-              <w:t xml:space="preserve">“ </w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="63F6FA24" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BBF74A7" w14:textId="38151BF4" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AEAEE41" w14:textId="2A8A41F7" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31C3074F" w14:textId="4541035D" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t xml:space="preserve">Projektas „Mano </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00682766">
-              <w:t>an</w:t>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>raidelės</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00682766">
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>, dalis projekto „Draugauju su knyga“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21FC376B" w14:textId="0032BF03" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>1b klasės mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63E6D5EA" w14:textId="097C95E2" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t xml:space="preserve">120 kab. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29A96E3E" w14:textId="4F98EE48" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t xml:space="preserve">J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00682766">
-              <w:t>important</w:t>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>Gorskė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00682766">
-[...38 lines deleted...]
-              <w:t>ų mokiniai</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="4D83951A" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14E72B12" w14:textId="4CD6562A" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="036C0BEA" w14:textId="56E0340F" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="096A68E5" w14:textId="33BFF23E" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>Šeimų konkursas „Skaitanti šeima 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>“, skirtas projektui „Draugauju su knyga“</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6311B03A" w14:textId="5A7508D2" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38A27EF5" w14:textId="2220A0FF" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>Mokinių šeimos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EC1CBEC" w14:textId="4E803649" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4CED4755" w14:textId="6378918F" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BB8DFCC" w14:textId="27AF6AE8" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="7BA3DB28" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>Tėvų klubas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45D668E9" w14:textId="445DF479" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="26CB316D" w14:textId="77777777" w:rsidTr="00F72C77">
-[...96 lines deleted...]
-              <w:t>mokiniai</w:t>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="201FA5BD" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BFBD3D9" w14:textId="42CEC7C7" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16FAF7AA" w14:textId="211AEE52" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34FBE157" w14:textId="3DAF5849" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1698"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>Projektas „Augu su knyga“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>dalis projekto „Draugauju su knyga“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E00A35E" w14:textId="3418F64F" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>2b klasės mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="058F0107" w14:textId="1EC98B83" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...7 lines deleted...]
-              <w:t>as</w:t>
+          <w:p w14:paraId="3988220B" w14:textId="1D4FB189" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>150 kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34F9F243" w14:textId="6D1D94B5" w:rsidR="0017782A" w:rsidRPr="00BC1966" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="368ED21E" w14:textId="7E8FC120" w:rsidR="002C79C0" w:rsidRPr="00B63B0F" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r w:rsidRPr="00B63B0F">
+              <w:t>S. Gudavičienė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017782A" w:rsidRPr="00FF071E" w14:paraId="52F0DB36" w14:textId="77777777" w:rsidTr="00F72C77">
-[...423 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="2454B634" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7925F928" w14:textId="1A213466" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D467E5" w14:textId="570C8DB9" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E3F8BC" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...76 lines deleted...]
-              <w:t xml:space="preserve"> mokiniai</w:t>
+              <w:t>Diskusija – pasidalinimas ,,Gražiausios mintys, pamokymai, frazės knygose”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA2997A" w14:textId="0353702C" w:rsidR="002C79C0" w:rsidRPr="00F97DED" w:rsidRDefault="002C79C0" w:rsidP="002C79C0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BE6BCA2" w14:textId="72CA094E" w:rsidR="002C79C0" w:rsidRPr="00F97DED" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AEF5375" w14:textId="3D2AC9C1" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Vilniaus universiteto </w:t>
+          <w:p w14:paraId="2DDF4821" w14:textId="41B002C2" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BD3DA57" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t xml:space="preserve">O. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001405D0">
-[...3 lines deleted...]
-              <w:t>Geomokslų</w:t>
+            <w:r>
+              <w:t>Turauskienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001405D0">
-[...9 lines deleted...]
-              <w:t>as</w:t>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196C0FC1" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t>J. Vaišnorienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69DED315" w14:textId="61A511EA" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t>L. Grybauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="7B1CB719" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60DEC01B" w14:textId="14AD1DB2" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C7CB621" w14:textId="36C6E6EC" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5058E76A" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRPr="007011AC" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007011AC">
+              <w:t xml:space="preserve">Rašinio / pristatymo konkursas „Geriausia mano skaityta knyga“ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37640687" w14:textId="359F2E7B" w:rsidR="002C79C0" w:rsidRPr="00F97DED" w:rsidRDefault="002C79C0" w:rsidP="002C79C0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="135B2A29" w14:textId="7DB2BEB9" w:rsidR="002C79C0" w:rsidRPr="00F97DED" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5–8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B6D1474" w14:textId="4D4BAAA7" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Lietuvių kalbos ir literatūros kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A616A52" w14:textId="2D8ACD6D" w:rsidR="0017782A" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">R. </w:t>
+          <w:p w14:paraId="6ADEB4CA" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t>V. Juškienė,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CCA8757" w14:textId="77777777" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t xml:space="preserve">D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E66B06">
-              <w:t>Rapolavičienė</w:t>
+            <w:r>
+              <w:t>Girčė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12B66A67" w14:textId="00B70C6C" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t>I. Vasiliauskienė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017782A" w:rsidRPr="006F3590" w14:paraId="178D02FA" w14:textId="77777777" w:rsidTr="00F72C77">
-[...77 lines deleted...]
-              <w:t>5c, 6a, 6b, 6c  klasių mokiniai</w:t>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="4F573A69" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DF35EFB" w14:textId="63BEF8AD" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C8FACFC" w14:textId="30570294" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Derinama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EEC054D" w14:textId="150AB9AA" w:rsidR="002C79C0" w:rsidRPr="007011AC" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1-4 klasių mokinių socialinės atsakomybės veiklos „Meilės gamtai ir  mokyklai mėnuo“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F945F4C" w14:textId="578176B0" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> 1–4 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="178A5CB2" w14:textId="762F4BC1" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3A18B80F" w14:textId="1CB3262A" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pradinių klasių kabinetai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6159DBEF" w14:textId="1FCBE623" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t>V. Baranauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="53A2FE2B" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32ACE7A7" w14:textId="6C488E20" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Visą mėnesį</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E3FAEE3" w14:textId="3681516B" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Derinama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C24FD4D" w14:textId="1A1D5003" w:rsidR="002C79C0" w:rsidRPr="007011AC" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ugdymo karjerai veiklos ir pamokos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12164DB7" w14:textId="71934A45" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5-8 klasių mokiniai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CB017AE" w14:textId="3A952856" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Klasių vadovų kabinetai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3212D548" w14:textId="3C2BC6ED" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...6 lines deleted...]
-              <w:t>D. Grigienė</w:t>
+          <w:p w14:paraId="0A8962E1" w14:textId="07393B0B" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t>V. Baranauskienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017782A" w:rsidRPr="006F3590" w14:paraId="4BC01812" w14:textId="77777777" w:rsidTr="00F72C77">
-[...103 lines deleted...]
-              <w:t>SUP 5–8  klasių mokiniai</w:t>
+      <w:tr w:rsidR="002C79C0" w:rsidRPr="006F3590" w14:paraId="7DC9F48E" w14:textId="77777777" w:rsidTr="005B0A8B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1730" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FA7D64C" w14:textId="399AD9A2" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Visą mėnesį </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44D5129A" w14:textId="049BDE04" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Derinama</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5557" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D37747D" w14:textId="6AA101D6" w:rsidR="002C79C0" w:rsidRPr="007011AC" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:pStyle w:val="prastasiniatinklio"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Iniciatyva „Kryptis - profesijų pasaulis 2026“</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="137CB162" w14:textId="3DD06C66" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1-8 klasių mokiniai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50BA6774" w14:textId="1C705A5C" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...10 lines deleted...]
-              <w:t>207 kab.</w:t>
+          <w:p w14:paraId="31ADCB81" w14:textId="7FDB4FFB" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Derinama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A1FA9C1" w14:textId="1D473A70" w:rsidR="0017782A" w:rsidRPr="005B0A8B" w:rsidRDefault="0017782A" w:rsidP="0017782A">
-[...1178 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="7364D19A" w14:textId="1B98429A" w:rsidR="002C79C0" w:rsidRDefault="002C79C0" w:rsidP="002C79C0">
+            <w:r>
+              <w:t>V. Baranauskienė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E41B2B6" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRDefault="00BF12E2" w:rsidP="006B147C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7195B90D" w14:textId="6D04AD39" w:rsidR="000025DA" w:rsidRPr="005027F2" w:rsidRDefault="007A5588" w:rsidP="006B147C">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4A1AD45A" w14:textId="68DBB1B5" w:rsidR="00BF12E2" w:rsidRPr="006F3590" w:rsidRDefault="00B15CC6" w:rsidP="00BF12E2">
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidR="005027F2" w:rsidRPr="005027F2">
+      <w:r w:rsidRPr="00B15CC6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Direktoriaus pavaduotoja ugdymui</w:t>
+        <w:t xml:space="preserve">Direktoriaus pavaduotoja ugdymui </w:t>
       </w:r>
-      <w:r w:rsidR="005027F2" w:rsidRPr="005027F2">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005027F2" w:rsidRPr="005027F2">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005027F2" w:rsidRPr="005027F2">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005027F2" w:rsidRPr="005027F2">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005027F2">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005027F2">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005027F2">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005027F2">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                  </w:t>
+        <w:t xml:space="preserve">                </w:t>
       </w:r>
-      <w:r w:rsidR="005027F2" w:rsidRPr="005027F2">
+      <w:r w:rsidRPr="00B15CC6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Sandra Kavolienė</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5E1913" w14:textId="77777777" w:rsidR="00B24BFA" w:rsidRDefault="00B24BFA" w:rsidP="006B147C">
-[...23 lines deleted...]
-    <w:p w14:paraId="4A1AD45A" w14:textId="77777777" w:rsidR="00BF12E2" w:rsidRPr="006F3590" w:rsidRDefault="00BF12E2" w:rsidP="00BF12E2"/>
     <w:sectPr w:rsidR="00BF12E2" w:rsidRPr="006F3590" w:rsidSect="00275FA8">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="539" w:bottom="567" w:left="426" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -10403,50 +6460,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2709319F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D8025E8"/>
+    <w:lvl w:ilvl="0" w:tplc="047093A2">
+      <w:start w:val="244"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286D14CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55F274FA"/>
     <w:lvl w:ilvl="0" w:tplc="B158FAA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -10491,61 +6637,61 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C935D07"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DB56F67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A9EC604C"/>
-    <w:lvl w:ilvl="0" w:tplc="CD860268">
+    <w:tmpl w:val="65CCDF2C"/>
+    <w:lvl w:ilvl="0" w:tplc="04270015">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperRoman"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -10580,51 +6726,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55CD6068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E17E5D44"/>
     <w:lvl w:ilvl="0" w:tplc="5A3C4B50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10670,51 +6816,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BAF7A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98D47D7C"/>
     <w:lvl w:ilvl="0" w:tplc="215E86B6">
       <w:start w:val="204"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10759,51 +6905,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E30770D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ACABC8C"/>
     <w:lvl w:ilvl="0" w:tplc="04270015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -10848,51 +6994,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73223E0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D8A26B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04270015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="759B0AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC22F2F0"/>
     <w:lvl w:ilvl="0" w:tplc="3700478A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -10938,261 +7173,253 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2108042602">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1204710911">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1971592779">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="350188138">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1136869786">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1075854891">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="413429657">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="433213779">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1136869786">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="9" w16cid:durableId="77946028">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="140"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF12E2"/>
     <w:rsid w:val="000025DA"/>
-    <w:rsid w:val="00024DC4"/>
+    <w:rsid w:val="000155DE"/>
     <w:rsid w:val="00034B82"/>
     <w:rsid w:val="0004348D"/>
     <w:rsid w:val="0004562D"/>
     <w:rsid w:val="00063B80"/>
     <w:rsid w:val="00070D49"/>
     <w:rsid w:val="000716FE"/>
+    <w:rsid w:val="00084D05"/>
+    <w:rsid w:val="000910FA"/>
     <w:rsid w:val="00092D52"/>
     <w:rsid w:val="0009467E"/>
     <w:rsid w:val="000E4785"/>
     <w:rsid w:val="000F05AD"/>
+    <w:rsid w:val="000F46B3"/>
     <w:rsid w:val="00135AFF"/>
-    <w:rsid w:val="00140652"/>
-    <w:rsid w:val="00162CC1"/>
     <w:rsid w:val="001729AA"/>
-    <w:rsid w:val="0017782A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001A3DF7"/>
+    <w:rsid w:val="001A158A"/>
     <w:rsid w:val="001A5163"/>
-    <w:rsid w:val="001B6731"/>
     <w:rsid w:val="001B77CA"/>
-    <w:rsid w:val="001D28CD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001D376E"/>
+    <w:rsid w:val="001D7BC0"/>
     <w:rsid w:val="001D7F3B"/>
     <w:rsid w:val="001F2F40"/>
     <w:rsid w:val="002019FC"/>
     <w:rsid w:val="002508EB"/>
     <w:rsid w:val="00275FA8"/>
     <w:rsid w:val="00295684"/>
+    <w:rsid w:val="002A4841"/>
+    <w:rsid w:val="002C79C0"/>
     <w:rsid w:val="002E16D4"/>
     <w:rsid w:val="002E7644"/>
-    <w:rsid w:val="002F4670"/>
     <w:rsid w:val="002F6229"/>
     <w:rsid w:val="002F6E7C"/>
     <w:rsid w:val="00300AEE"/>
     <w:rsid w:val="00302386"/>
     <w:rsid w:val="003223B8"/>
     <w:rsid w:val="00323C46"/>
+    <w:rsid w:val="003321FC"/>
     <w:rsid w:val="003519C5"/>
     <w:rsid w:val="00352CED"/>
     <w:rsid w:val="0035424B"/>
     <w:rsid w:val="00361773"/>
-    <w:rsid w:val="00383E25"/>
     <w:rsid w:val="00386529"/>
+    <w:rsid w:val="00386868"/>
     <w:rsid w:val="00392000"/>
     <w:rsid w:val="00394C36"/>
     <w:rsid w:val="003964E8"/>
+    <w:rsid w:val="003A3A6B"/>
     <w:rsid w:val="003A626F"/>
-    <w:rsid w:val="003A7179"/>
     <w:rsid w:val="003B1FC0"/>
+    <w:rsid w:val="003C5BC7"/>
+    <w:rsid w:val="00447F45"/>
     <w:rsid w:val="00455169"/>
+    <w:rsid w:val="004740B8"/>
     <w:rsid w:val="004851A1"/>
-    <w:rsid w:val="00485477"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004970DE"/>
+    <w:rsid w:val="004A2909"/>
     <w:rsid w:val="004C6C3C"/>
     <w:rsid w:val="004F5F4C"/>
-    <w:rsid w:val="005027F2"/>
-    <w:rsid w:val="00522CDF"/>
     <w:rsid w:val="00527F79"/>
+    <w:rsid w:val="00544344"/>
     <w:rsid w:val="00561031"/>
-    <w:rsid w:val="005621CC"/>
     <w:rsid w:val="00570246"/>
-    <w:rsid w:val="0059120E"/>
     <w:rsid w:val="005A0DDF"/>
-    <w:rsid w:val="005A451B"/>
+    <w:rsid w:val="005A36B7"/>
+    <w:rsid w:val="005A6BD8"/>
     <w:rsid w:val="005A767F"/>
     <w:rsid w:val="005B0A8B"/>
-    <w:rsid w:val="005B2D64"/>
     <w:rsid w:val="005E044E"/>
     <w:rsid w:val="005F2F1C"/>
     <w:rsid w:val="006031DC"/>
-    <w:rsid w:val="00624747"/>
+    <w:rsid w:val="006350BB"/>
     <w:rsid w:val="00680529"/>
     <w:rsid w:val="0068366F"/>
+    <w:rsid w:val="00683B91"/>
     <w:rsid w:val="00687D0C"/>
-    <w:rsid w:val="00690978"/>
     <w:rsid w:val="006B147C"/>
-    <w:rsid w:val="006C5717"/>
-    <w:rsid w:val="006D60A2"/>
     <w:rsid w:val="006F5CB4"/>
+    <w:rsid w:val="007011AC"/>
     <w:rsid w:val="0070142C"/>
     <w:rsid w:val="007106B5"/>
     <w:rsid w:val="0072568B"/>
     <w:rsid w:val="00755199"/>
     <w:rsid w:val="00766426"/>
     <w:rsid w:val="007872C3"/>
-    <w:rsid w:val="0079026B"/>
-    <w:rsid w:val="007A5588"/>
     <w:rsid w:val="007B0995"/>
-    <w:rsid w:val="007C24C4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D6439"/>
+    <w:rsid w:val="007C215B"/>
     <w:rsid w:val="007D7759"/>
     <w:rsid w:val="007E5B7B"/>
     <w:rsid w:val="007F519F"/>
-    <w:rsid w:val="007F6E1F"/>
     <w:rsid w:val="008410AE"/>
     <w:rsid w:val="008418CC"/>
+    <w:rsid w:val="00867D1A"/>
     <w:rsid w:val="008766F1"/>
     <w:rsid w:val="00886E45"/>
-    <w:rsid w:val="0089546A"/>
     <w:rsid w:val="008A4F12"/>
-    <w:rsid w:val="008B35CA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B783F"/>
     <w:rsid w:val="008C36F3"/>
     <w:rsid w:val="008D299D"/>
-    <w:rsid w:val="00952575"/>
+    <w:rsid w:val="009A59C4"/>
+    <w:rsid w:val="009E19DA"/>
     <w:rsid w:val="009F6A0F"/>
     <w:rsid w:val="00A20466"/>
     <w:rsid w:val="00AA6B74"/>
-    <w:rsid w:val="00AB14EB"/>
     <w:rsid w:val="00AC59C4"/>
     <w:rsid w:val="00AE22E0"/>
-    <w:rsid w:val="00AF2B4B"/>
+    <w:rsid w:val="00B15CC6"/>
     <w:rsid w:val="00B17DB2"/>
     <w:rsid w:val="00B21046"/>
     <w:rsid w:val="00B24BFA"/>
-    <w:rsid w:val="00BA062A"/>
+    <w:rsid w:val="00B26CC2"/>
+    <w:rsid w:val="00B63B0F"/>
     <w:rsid w:val="00BB3A59"/>
+    <w:rsid w:val="00BB3E17"/>
     <w:rsid w:val="00BF12E2"/>
-    <w:rsid w:val="00BF721D"/>
+    <w:rsid w:val="00C0355A"/>
     <w:rsid w:val="00C21859"/>
     <w:rsid w:val="00C5404E"/>
-    <w:rsid w:val="00C54CDD"/>
     <w:rsid w:val="00C56632"/>
     <w:rsid w:val="00C622D1"/>
+    <w:rsid w:val="00C72072"/>
     <w:rsid w:val="00C765D4"/>
-    <w:rsid w:val="00C87D08"/>
-    <w:rsid w:val="00C968E6"/>
+    <w:rsid w:val="00C95785"/>
     <w:rsid w:val="00CB6185"/>
-    <w:rsid w:val="00CC0A86"/>
-    <w:rsid w:val="00CF3152"/>
     <w:rsid w:val="00CF598A"/>
     <w:rsid w:val="00D005A1"/>
     <w:rsid w:val="00D01555"/>
     <w:rsid w:val="00D35DFB"/>
     <w:rsid w:val="00D36858"/>
     <w:rsid w:val="00D4042C"/>
     <w:rsid w:val="00D4055E"/>
-    <w:rsid w:val="00D474A1"/>
-    <w:rsid w:val="00D55893"/>
+    <w:rsid w:val="00D84228"/>
+    <w:rsid w:val="00D941C0"/>
     <w:rsid w:val="00DC5BF0"/>
+    <w:rsid w:val="00DE7091"/>
     <w:rsid w:val="00E21ACC"/>
+    <w:rsid w:val="00E33AE4"/>
     <w:rsid w:val="00E65A71"/>
     <w:rsid w:val="00E70D40"/>
+    <w:rsid w:val="00E81DAE"/>
     <w:rsid w:val="00E87755"/>
-    <w:rsid w:val="00EA3F36"/>
+    <w:rsid w:val="00E91D4B"/>
     <w:rsid w:val="00EB4BA7"/>
     <w:rsid w:val="00EC02A7"/>
     <w:rsid w:val="00ED6B14"/>
     <w:rsid w:val="00EE193D"/>
     <w:rsid w:val="00EE2522"/>
     <w:rsid w:val="00EF3224"/>
     <w:rsid w:val="00EF7971"/>
-    <w:rsid w:val="00F0385A"/>
     <w:rsid w:val="00F2274C"/>
     <w:rsid w:val="00F27678"/>
     <w:rsid w:val="00F3194C"/>
     <w:rsid w:val="00F62949"/>
-    <w:rsid w:val="00F72C77"/>
     <w:rsid w:val="00F80F70"/>
     <w:rsid w:val="00F94E3C"/>
     <w:rsid w:val="00F96EC4"/>
     <w:rsid w:val="00FB05E3"/>
-    <w:rsid w:val="00FE20AC"/>
+    <w:rsid w:val="00FD66A7"/>
     <w:rsid w:val="00FF071E"/>
     <w:rsid w:val="00FF4374"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -11711,52 +7938,53 @@
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F3194C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaitas">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F3194C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="prastasiniatinklio">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008B35CA"/>
+    <w:rsid w:val="000155DE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1288509174">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
@@ -12052,74 +8280,74 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA458E3D-0CCF-463E-93F6-5471CD98D712}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>3796</Characters>
+  <Pages>4</Pages>
+  <Words>4102</Words>
+  <Characters>2339</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10433</CharactersWithSpaces>
+  <CharactersWithSpaces>6429</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mokytoja</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>